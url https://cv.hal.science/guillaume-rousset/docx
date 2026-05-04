--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Rousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1768-8062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079920217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin éventuelle de l'obligation de mise en bière et potentiels modes de sépulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 07, pp.336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux et établissements de santé : brefs propos rétrospectifs sur une relation à éclipses,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Youhnovski Sagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 214 (2), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.214.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernière étape franchie pour la réforme des physiciens médicaux, enfin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à la parentalité en droit français, le cas de l’assistance médicale à la procréation et de la gestation pour autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life: from advance directives to the trusted person, the spirit and effectiveness of some of the tools available under French law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life and ethics/Sophia Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French telemedicine system: challenges, procedures and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Issues in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des couples confrontés à une fausse couche - Entrée en vigueur de la loi n° 2023-567 du 7 juillet 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation du corps d'un enfant sans vie par un établissement de santé, utile recadrage du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail des étudiants de troisième cycle et des médecins : nouveaux rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVG instrumentales par les sages-femmes : l’expérimentation est lancée… mais déjà validée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04251201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l’Université de l’USEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience en matière d'aide active à mourir - Réflexion prospective sur un outil essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des mineurs et santé reproductive en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration libérale et indépendance d’exercice, les précisions de la chambre disciplinaire du Conseil national de l’ordre infirmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderniser le système de santé français : brève analyse rétrospective de 70 ans de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista juridica franco-argentina/Revue juridique franco-argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation importante du régime juridique de l’interruption de grossesse – Analyse de la loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des usagers depuis la loi du 4 mars 2002, un dispositif en construction permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les déserts médicaux, encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les enfants sans vie, un dispositif parachevé - À propos de la circulaire du 12 juillet 2022 de présentation des dispositions issues de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déserts médicaux et liberté d’installation des professionnels de santé, comment favoriser l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuil et rites funéraires en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2-3, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalisation du droit à l’interruption de grossesse : le Chili dit non !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de santé et répartition de l’offre de soins sur le territoire, les modalités des contrats-types enfin définies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer le système de santé, encore et toujours... Aperçu de la loi n° 2021-502 du 26 avril 2021 visant à améliorer le système de santé par la confiance et la simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8-9, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme majeure en Argentine : l'interruption de grossesse légalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;identité » pour les enfants nés sans vie ? À propos de la proposition de loi visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de référencement payant des sites de commerce électronique de médicaments : revirement du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier liberté d’aller et venir et obligation de sécurité en EHPAD en période de pandémie, l’apport du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finis les PADHUE ? Voici les praticiens associés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’&amp;quot;identité&amp;quot; des enfants sans vie : l’étape du Sénat franchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement des sites de vente des médicaments, suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : quand les inégalités territoriales se cumulent aux inégalités socio-économiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et crise sanitaire : le Conseil d'État s'en mêle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation continue du régime juridique des recherches sur l'embryon et sur les cellules souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des symboles en droit : le cas de l’individualisation des enfants nés sans vie - A propos de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51-52, pp.1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie croissante des aides-soignants et des auxiliaires de puériculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de début d’exercice, nouvel outil en faveur de l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique hospitalière : quelle revalorisation pour les corps paramédicaux en voie d’extinction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de la cataracte sans autorisation : responsabilité pénale d'un ophtalmologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 ans de vente en ligne des médicaments : un régime juridique majeur oui, un régime juridique mature, rien n’est moins sûr !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Crise sanitaire mondiale et transformations des pratiques funéraires en Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Direito.UnB </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 05 (n° 2), p. 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret professionnel dans le champ de la santé, l'exception confirme-t-elle toujours le principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités territoriales de santé : la vente en ligne de médicaments, nouvel outil face à une pénurie éventuelle de pharmacies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.100594. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2020.100594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan « Ma santé 2022 » : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Partnership Agreement & Strategic Partnership Agreement, what future for relations between France and Japan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keizai Boeki Kenkuy-The studies in Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homéopathie : dans quel cadre juridique s’inscrit la décision de dérembourser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan Ma santé 2022 : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et droit de la concurrence, une méfiance mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS, pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généralisation du tiers payant : heurs et malheurs d’une réforme incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vioujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La modernisation du système de santé : un an d'application de la loi du 26 janvier 2016, 24, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatoire et soins de ville : comment favoriser la déambulation croisée du patient et du professionnel de santé libéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et règlement intérieur en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des patients atteints de cancer : quelle place accorder aux aidants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de santé, un mode d'exercice favorisant l'accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur Internet de médicaments : suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 216-220, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayants droit : accès restreint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 474, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des personnes âgées atteintes de troubles psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 103, p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayant-droits : accès restreint au dossier médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 474, p. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sieste : approche juridique et éthique - De la pratique à la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinent Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 50, pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur internet de médicaments : des questions et beaucoup de craintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 141, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de médicaments en ligne : annulation partielle de l'ordonnance de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.1905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les « déserts médicaux » depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 06, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les &amp;quot;désert médicaux&amp;quot; depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient dans le cadre du contrôle de la tarification à l'activité des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 286, p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'information de l'usager et du patient depuis les lois des 2 janvier et 4 mars 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification à l'activité * Contrôle externe * Règles de facturation * Répétition d'indus * CPAM * Obligation de motivation * TASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 32, p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judiciarisation et juridicisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de bord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 16, p. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la médication officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 283, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier pharmaceutique, une expérience originale d'informatisation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 326-328, p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'intervention des associations de santé dans le processus décisionnel des instances hospitalières et de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), p. 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état civil des enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.act. 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patient au consommateur, de l'usager au citoyen : euphémisation des mots ou véritable perte de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° spé. " Le sens des mots en droit des personnes et droit de la santé ", p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 26, p. 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité, médicaments et monopole : le débat est lancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparente ambiguïté de la délivrance des médicaments en officine pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 28, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits de l'usager en MECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Halnaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du droit des jeunes : La revue d'action juridique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 256, p. 30. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdj.256.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mythes en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinot D., Husson J., Capgras J.-B (dir.), La société en projet – Mélanges en l’honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“デジタルプラットフォームと健康広告、フランス法の下でユーザーはどのように保護されているか？” (Plateformes digitales et publicité en matière de santé, quelle protection des utilisateurs en droit français ? traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keio University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isobe T., Kawashima H., Shibata Y., Horiguchi G., Mizubayashi S. (dir.), プラットフォームと社会基盤</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press, pp.93, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déserts médicaux existent-ils vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ/Lextenso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-Laure Moquet-Anger - Droit, santé, éthique -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ/Lextenso, pp.405, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« フランスにおける葬儀：遺族への敬意と公衆衛生の調和&amp;quot; (Le domaine funéraire en France : concilier respect du deuil et santé publique, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.303, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine funéraire en France : concilier respect du deuil et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.287, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vielfaure P., Douleurs et souffrances - De l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.407, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement – Analyse à partir du cas des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Ch., Stanton-Jean M., Deschênes M., Stoklé H.-C. (dir.), Vieillesse et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.153, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Право женщины на искусственное прерывание беременности: эволюция законодательства во франции и в россии&amp;quot; (Le droit de la femme à l’interruption artificielle de grossesse : évolution comparée de la législation en France et en Russie, traduit par le co-auteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rostovtseva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Статут. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Т. С. Яценко (Tatyana Yatsenko), Эволюция семейного и наследственного права</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Статут, pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける医療従事者の能力分野：ばらつきと不確実性の狭間で&amp;quot; (Le champ de compétences des professionnels de santé en France : entre variations et incertitudes, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des enfants sans vie : une reconnaissance ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boulet E., Guilloux R. (dir.), Enfanter, entre normes médicales et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.167, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ de compétences des professionnels de santé en France : entre variations et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.343, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins, un outil au service des urgences ou de tout le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lami A., Vioujas V. (dir.), Crise des urgences ou crise du système de santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">219. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé, des outils échappant aux métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eddazi F., Dournel S., Allorant P. Guérit F., Intercommunalité et santé – Un nouvel acteur de santé publique ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison : enjeux et perspectives d’une question ignorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Py B., Relations hôpital-prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.245, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraception : le droit de la consommation au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.803, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants des patients aux instances décisionnelles en santé : participation effective ou alibi démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubuis A., Lapérou-Scheneider B., La société civile et la protection juridique de l’environnement et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de la loi du 4 mars 2002 : droits des patients - quid novi ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.193, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : un droit en libéralisation constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.305, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser son corps par le recours à la chirurgie esthétique, une forme de consumérisme médical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kuhn C., Pomart C., Corps humain, technologies et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.113, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Bruylant, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle figure du consommateur en matière de santé : la vente en ligne des médicaments, cas type de résistance du droit interne au droit de l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combet M. (dir.), Le droit européen de la consommation au XXIe siècle : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.185, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla F.; P. Vielfaure; S. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide: de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.742, 2022, À la croisée des regards, 9782848749846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbé V., Kerléo J.-F, Padovani J., L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.191, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux fausses nouvelles, quel encadrement juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanton-Jean M., Hervé Ch. (dir.), Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of Interest in Biomedical Research in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Zima, D.N. Weisstub (eds), Medical Research Ethics: Challenges in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 441, Springer, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll., Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.809, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et handicap : analyse croisée de deux vulnérabilités - Le cas des personnes handicapées vieillissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piatti M.-Ch, Guillermin M. (dir.), Intelligence(s) artificielle(s) et vulnérabilité(s) : kaléidoscope - Les contreforts de l'éthique et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.77, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs du soin ou travailleurs du sexe ? - Réflexions juridiques sur les assistants sexuels dans le champ du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierron J.-P, Vinot D., Chelle E. (dir.), Travail du soin, soin du travail - Préserver la valeur intangible de la relation au sein d’organisations en tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé de l’enfant et le respect de sa vie privée et familiale en droit français : entre autonomie et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tratado de la vulnerabilidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ley, pp.1171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale et reconnaissance sociale de l'enfant à naître : une ambivalence marquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollet. Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charrier; Gaëlle Clavandier; Vincent Gourdon; Catherine Rollet; Nathalie Sage Pranchère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts avant de naître : la mort périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.444, 2018, collection perspectives historiques, 978-2-86906-659-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle majeur du régime de Vichy dans l’encadrement des professions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Benelbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froger Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Benelbaz; Charles Froger; Sébastien Platon; Bruno Berthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'œuvre législative de Vichy d'hier et d'aujourd'hui : rupture(s) et continuité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.298, 2017, thèmes &amp; commentaires : actes, 978-2-247-16281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir du monopole pharmaceutique, le scenario libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; Catherine Maurain; Isabelle Moine-Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal, entre guérison et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dross W., Le végétal saisi par le droit, 272 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et vieillissement : la prééminence de la personne face à la perte d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Martinez E., Vialla F. (dir.), Les grands avis du Comité consultatif national d'éthique, 809 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.655, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le droit de la santé cessait d'exister - Fiction ou anticipation sur l'application subséquente du droit de la consommation aux relations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mélanges en l'honneur de Marie-France Callu, 653 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 427, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé, une notion à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Fortier V., Vialla F. (dir.), La religion dans les établissements de santé, 392 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2013, coll. À la croisée des regards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental, sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Giami A., Py B., Toniolo A.-M (dir.), Des sexualités et des handicaps - Questions d'intimité, 493 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, p. 457, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans le domaine de la santé : des enjeux essentiels aux solutions incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz-Association Henri Capitant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Coll., Les conflits d'intérêts, 250 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz-Association Henri Capitant, p. 181., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mainguy D., Depincé M. (dir.), 40 ans de droit de la consommation 1972-2012 - Bilan et perspectives, 308 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. de la Faculté de droit et de science politique de Montpellier, p. 263, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du fait d'autrui : les établissements médico-sociaux précurseurs des grandes évolutions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Jurisprudences du secteur social et médico-social, 516 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, p. 387, 2012, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.vial.2012.01.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre droit, santé et nouvelles technologies de l'information et de la communication : des opportunités aux incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Duguet A.-M (dir.), Droits des patients, mobilité et accès aux soins, 312 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2011, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incitation et coercition, vers la mise en place de nouveaux dispositifs de régulation de la démographie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Couty E., Kouchner C., Laude A., Tabuteau A. (dir.), La loi HPST - Regards sur la réforme du système de santé, 400 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, p. 197, 2010, coll. Droit et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament : entre santé publique et consumérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Duguet A.-M (dir.), Droit de la santé publique dans un contexte transnational, 467 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 213, 2010, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la consommation et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 325, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Laude A., Tabuteau D. (dir.), Sécurité des patients, sécurité des consommateurs : convergences et divergences, 202 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 93, 2009, coll. Droit et santé, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.tabu.2009.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une possible évolution du droit communautaire du médicament : le projet &amp;quot;Direct-to-consumers advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Blanquet M., De Grove-Valdeyron N. (dir.), Etudes de droit communautaire de la santé et du médicament, 297 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, p. 103, 2009, coll. Etudes de l'IRDEIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte d'enfant né sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 107, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits des usagers dans la protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halnaut Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Viard A. (dir.), La loi de rénovation de l'action sociale au quotidien, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 36, 2006, coll. Technologie de l'action sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles face au deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 214, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fin de vie à l’étranger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 380 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2024, 9782802773191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">パンデミックの時代における基本的権利と公衆衛生の両立,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. Shogaku-sha, 303 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairos. Kairos, 135 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interruption de grossesse en droit comparé - Entre culture et universalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 440 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH édition, pp.186, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.417, 2017, 978-2-7110-2564-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dagognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Litec. 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 654 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières, 638 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots en droit des personnes et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Houlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Montas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les études hospitalières - Revue générale de droit médical, pp.312, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action TACT - Traitement des Alertes de maltraitance en Coopération sur les Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Montois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Moulin Lyon 3/GHU Paris Neurosciences. 2025, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des morts en règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France; Centre Max Weber/Université Jean Monnet, Saint-Etienne; CRDMS/Université Lyon 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer une question incertaine : Le cas des enfants sans vie. PERISENS – Périnatal, Statuts, Enregistrement, Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMW (UMR 5283), CNRS, Mission de recherche Droit et Justice, Fondation des SFVP sous l’égide de la fondation de France, 308 p. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des patients - Résultats de l'Enquête auprès des associations du CISS Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Mbouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel de recensement du respect des droits des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon 3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des usagers du système de santé : outil pour l'élaboration du rapport annuel sur le respect des droits des usagers dans le cadre des conférences de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé; Direction générale de la santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des usagers du système de santé, aide à l'élaboration du rapport spécifique de la Conférence régionale de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été « L’intelligence artificielle, un outil au service de la santé et de l’éducation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2024, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La telémédecine, un outil réellement pertinent pour développer l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Veran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du symposium international “Regards croisés sur les transformations de la gestion et des organisations publiques” sur « Les futurs possibles du management public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les inégalités territoriales de santé : réalité, impact sur la santé des usagers et actions/projets innovants pour les réduire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2024, Table-ronde « Quelle effectivité pour la liberté des femmes d’interrompre leur grossesse ? Regards croisés sur une nouvelle liberté constitutionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « Enjeux et difficultés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La santé des soignants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Toulouse Capitole/Université Paris Cité/Association française de droit de la santé (AFDS), Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie en droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quel modèle pour le biodroit de l’Union européenne ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine: a new tool for public health? An analysis based on french law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international scientifique et pratique « Le droit à l’ère du numérique : droit et technologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Dec 2023, Moscou (on line), Russia. p. 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée annuelle de la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur « Numérique en santé, quels impacts dans l’écosystème de la santé ? » au sujet du commerce électronique de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 20 ans de droit des produits de santé, bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet-Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement, analyse à partir du cas français des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir en temps de crise sanitaire analyse critique des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme support du deuil, les trajectoires et vécus des personnes endeuillées face à la perte d’un enfant avant la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le droit dans un contexte de crise. La double épreuve de l’incertitude et de la traduction en pratique des règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Klesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Université Jean-Monnet-Saint-Etienne, Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 30 ans du prix de thèse Jean-Marie-Auby, 30 ans d’évolutions du droit de la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bullukian/Association française de droit de la santé (AFDS)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Douleurs et souffrances de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit tunisien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Jan 2024, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning and funeral rites in the context of a pandemic: how to reconcile public health and fundamental freedoms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 3e volet »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Tohoku dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Jun 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit français » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/I/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Sep 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit japonais » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Nov 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du refus de soins exprimé par les détenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Journée régionale des unités de soins en milieu pénitentiaire « Le refus de soins des patients détenus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier spécialisé Le Vinatier, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour la fonction de coordonnateur de la gestion des risques associés aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société française de gestion des risques en santé (SOFGRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de gestion des risques en santé (SOFGRES)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde consacrée à « L’accès à la santé mentale en situation de vulnérabilité sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11) Séminaire « Les inégalités sociales de santé : leur impact sur le bien-être et la santé mentale des usagers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Nov 2024, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Inequalities: Distribution of Health Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Summer School: Medical law and bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki,, Jul 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of JSPS programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « JSPS briefing session »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan society for the promotion of science (JSPS), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de vie privée et familiale dans la jurisprudence de la Cour européenne des droits de l’homme, une notion centrale mais insaisissable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L’intimité et le droit à la vie privée dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IETT/Faculté des langues), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie en santé : concept, enjeux, traductions… et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Démocratie en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence régionale de santé de Corse/Conseil national de la refondation – Santé, Jan 2024, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les données de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’économie politique de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit vietnamien » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Dec 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde « Nouveaux modes de sépulture – Innover, réguler et légiférer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber/Pôle funéraire public, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit mexicain » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/’Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et handicap en établissement : enjeux et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les après-midi de la protection sociale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 (Institut d’études du travail de Lyon, IETL), May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire inhumer ou crématiser avec son animal domestique, qu’en dit le droit français ? Réflexions sur une pratique invisible pour la norme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e rencontre du Groupe d’anthropologie et d’archéologie funéraire (GAAF), « Rencontre autour de l’invisible dans la tombe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire (GAAF), May 2024, Chalons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en bonne santé, quelle place de la sexualité ? Analyse juridique de la difficile conciliation du respect des libertés et des exigences organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse « HART : Nouvelles technologies et qualité de vie des séniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience, une forme légale de refus de soigner pour motif religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Laïcité, fait religieux et santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Feb 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rencontres autour du ‘vieillir en bonne santé’ »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Académie internationale d’éthique, médecine et politique publique (AIEMP), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire France/Québec, « Regards croisés sur les évolutions des systèmes de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les relations hôpital/prison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jan 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homicide involontaire de l’enfant à naître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit japonais » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Sep 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Afrique/Moyen-Orient - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Apr 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité, entre consommation et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université francophone d’été de l’Institut international pour la francophonie (2IF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the succession of a child conceived by medically assisted procreation if a parent dies during the process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et pratique sur les évolution du droit de la famille et des successions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Oct 2023, Moscou (on line), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’état d’avancée du projet de recherche/Analyse et mise en lien des autres terrains d’enquête/Méthodologie et calendrier de rédaction du rapport final/Mode de valorisation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Des normes juridiques aux pratiques des acteurs de terrain en temps de pandémie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padoue/Université Jean Moulin Lyon 3/UMR Centre Max Weber/HES-SO, Jun 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins palliatifs et gestion hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le droit face à la mort, principes et réalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Asie/Pacifique - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse “Healthy Aging and the Role of Technology (HART)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève/Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Crise des urgences ou crise du système de santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Inégalités sociales et discriminations en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Association française de droit de la santé (AFDS)/Ecole nationale supérieure de la sécurité sociale (EN3S),, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe centrale et orientale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, May 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opposabilité des directives de l’ONU en matière de désinstitutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Haro sur l’institution : enjeux et perspectives des directives de l’ONU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Santé « L’inclusion et la désinstitutionalisation : nouveaux paradigmes ou injonctions pour innover dans le champ de la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business school,, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de la démarche qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été franco-canadienne en gestion des services de santé « P(a)enser nos organisations de santé », 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Laval, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assistance médicale à la procréation : enjeux, analyse, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Enjeux bioéthiques en droit français »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université de Kyoto, Sep 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming notes/Training programme and credit system: Presentation of the French experience; Moderator of the roundtable discussion/Supervision & co-supervision system: Presentation of the French experience; Moderator of the roundtable discussion/Internal and external quality assurance: Presentation of the French experience; Moderator of the roundtable discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Erasmus+ Capacity Building « Reforming doctoral education in Armenia towards knowledge based society and internationalization of the higher education research / ARMDOCT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mots pour dire la mort en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « La mort, et si on s’éduquait ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne/MSH de Clermont-Ferrand/Centre Jean Perrin/IRESP, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte juridique des formes d’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les formes d’engagement des personnes soignées et accompagnées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/FEHAP Auvergne-Rhône-Alpes/France Assos Santé, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2023, Table-ronde « Maltraitance des personnes âgées en EHPAD : quelles leçons tirer des scandales récents ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Naître ou ne pas naître de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit canadien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Nov 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit colombien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Dec 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfant et refus de dépistage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe occidentale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les outils favorisant l’accès aux soins dans un contexte de déserts médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et pluridisciplinaire « Déserts médicaux, gestion des ressources en santé et responsabilité des acteurs : quelles innovations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke/Université Jean Moulin Lyon 3, Nov 2023, Sherbooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des directives anticipées à la personne de confiance : esprit et effectivité de certains des outils proposés en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-japonais « Droit et principes en matière de soins de fin de vie – Une étude comparative du Japon, des Etats-Unis et de la France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université Sophia, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories juridiques du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La construction des catégories du handicap »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Approche juridique de la vérité/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Approches éthiques et juridiques de la vérité en science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2023, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit belge » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Oct 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Autonomie des mineurs et santé reproductive en droit français/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "L’autonomie en santé au prisme des cultures et de l’universalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2022, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants nés sans vie en droit français : enjeux, analyse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, outil pertinent de lutte contre les inégalités territoriales de santé ? Analyse à partir du cas des IDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon infirmier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes relatives aux inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Services pharmaceutiques et parcours de soins – Etude juridique d’une mutation territorialisée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims-Champagne-Ardennes, Mar 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable scientifique de la session “Seclusion and restraint in psychiatry: legal and practical issues of derogatory measures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health (IALMH)/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déserts médicaux aux inégalités territoriales de santé : comment lutter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier d’Ardèche méridionale, Jun 2022, Aubenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité du « devenir parent » : le cas des enfants sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Normes procréatives et pluralité du « devenir parent »"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (Université Lyon 2, Université Jean Monnet Saint Etienne, ENS de Lyon, CNRS)/Laboratoire Sciences, Société, Historicité, Éducation et Pratiques (S2HEP)/Institut des Sciences pharmaceutiques et biologiques (ISPB) de l’Université Claude Bernard Lyon 1, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage, données personnelles et protection de la santé publique : comment concilier l’inconciliable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 2e volet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Dec 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vieillir chez soi de l’Antiquité au XXIe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide, de l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "1982-2022, les 40 ans de l’AFDS - Les mouvements du droit de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de droit de la santé (AFDS)/Université Paris-Panthéon-Assas/Université Paris Cité (ECEVE), Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur L’acte d’enfants sans vie, esprit et contenu des normes juridiques en faveur du deuil périnatal/Présidence de la session 5 « Accompagner le processus de deuil »/Présidence de la session 7 « Poursuivre la réflexion par-delà les frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les enfants sans vie – Administrer une question incertaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse critique des dérogations au droit funéraire mises en place pendant le Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The Policy of Doctoral Education: Quo Vadis?” ; Speaker in the workshop &amp;quot;Restructuring and re-organization of DE: do we need it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Institutional regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilinius University, May 2022, Vilinus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du droit funéraire français en période de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Décès et deuils en temps d’épidémie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (UMR CNRS)/HES-SO (Suisse), clôturant le projet de recherche financé par l’ANR et le Fonds national suisse, May 2022, Paris, Sénat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse dans les Amériques - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’environnement sur la natalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire "La natalité comme enjeu stratégique de politique de santé publique" (10e colloque international France-Chine/8e rencontre franco-chinoise de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre sino-européen de l’Université de médecine et des sciences de la santé de Shanghai, l’Institut de recherche en santé de l'Université Jiao Tong de Shanghai et le Centre de recherches juridiques en droit privé et en droit de la santé de l’Université Paris 8, Dec 2022, Shanghai (&amp; virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « L’émergence d’un nouvel acteur en matière de santé : l’intercommunalité »/Présidence de la session « Une approche des actions intercommunales par les instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communautés, métropoles et santé : vers un renouvellement des acteurs et politiques publiques locales en santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions entre santé publique et accès aux soins des personnes en situation de handicap en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé, handicap(s) et dépendance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Clermont Auvergne/Université de Guyane,, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "20 ans de la loi du 4 mars 2002, droits des patients quid novi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les soins funéraires en période de crise sanitaire : comment concilier santé publique et libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "COVID-19 et droit - Regards croisés franco-japonais"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Mar 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Intervention sur Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Mode d’élaboration et esprit des normes en matière funéraire en période de crise sanitaire" dans le cadre du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean Monnet Saint-Etienne/Centre Max Weber, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs / Présidence de la session de l’après-midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La loi du 2 janvier 2002, 20 ans après : la transformation du secteur médico-social et social à l’épreuve des faits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legal framework of seclusion and restraint: an essay in normative history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une demande d’IVG tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Donner naissance ou interrompre sa grossesse en temps de crise sanitaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices civils de Lyon (équipe de psychopathologie périnatale de l’HFME)/Université Jean Moulin Lyon 3 (CRDMS/IRPHIL)/Université Claude Bernard Lyon 1 (S2HEP)/Centre Max Weber/Centre de diagnostic prénatal de l’HFME, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des droits des résidents : le regard du juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Argent et maltraitances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALMA 34, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité accrue de la personne endeuillée en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autonomie et protection de la personne vulnérable en matière de santé - Au croisement du droit, de l’éthique, de la médecine et du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du règlement sanitaire international et la sécurité sanitaire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La santé durable comme vecteur de progrès social et économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval/Université Jean Moulin Lyon 3, Nov 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of doctoral schools - Issues, analysis and perspectives from the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMDOCT webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet international de recherche (avec Philippe Pedrot)/Intervention sur Champs de compétences des professionnels de santé – Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon –"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Sep 2022, Paris et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains de l’encadrement de la contention et de l’isolement en psychiatrie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luto y ritos funerarios en contexto de pandemia: cómo conciliar salud pública y libertades fundamentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Jornadas nacionales de derecho de la salud/VIe seminario internacional de bioderecho "Vulnerabilidades, salud y derechos: estrategias para la post-pandemia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red internacional de bioderecho/Universidad de Buenos Aires, Sep 2021, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du dépistage néonatal dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del principio de la vida al final de la vida: cuestiones bioéticas contemporáneas en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Developing the national policies and regulations of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Mar 2021, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde sur La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches juridiques après un accident cardiovasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "C’est ma santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de cardiologie/Grand Lyon/France Info, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur les liens entre IA et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "IA et santé en temps de pandémie",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/Université d’Ottawa/Université de Lyon, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l’assistance médicale à la procréation dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier liberté d’aller et de venir et obligation de sécurité en EHPAD en période de pandémie ? – le cas des sorties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19 : quels enseignements éthiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris/SFFEM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, un outil pertinent pour lutter contre les inégalités territoriales de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres de géographie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2021, Rennes et en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Deuil et rites funéraires en période de pandémie/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "Quelle éthique des sciences en temps de pandémie ?", Chaire UNESCO « Éthique, Science et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses juridiques face aux fausses nouvelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intégrité scientifique, fausses nouvelles et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international de recherche en éthique biomédicale (IIREB), Journées Franco-québécoises 2021, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d’informations entre équipes et établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transparence, secret professionnel et assurance en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IAL/IFROSS/CRDMS), May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIFRE contract (industrial convention for research training) as the university-industry partnership framework in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire international ARMDOCT, "Collaborative doctoral education: University-Industry partnerships"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratiques funéraires en situation de crise sanitaire – Approche comparée France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisotti Marcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consulat général de France à Sao Paulo/UNESCO/Nexo, Oct 2021, Sao Paulo (Visio), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session &amp;quot;De « one health » à « une seule santé », état des lieux et définition juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La solidarité écologique en question - Une loi pour « une seule sante » en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The new funding scheme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Oct 2021, Tsakhkadzor, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : dispositif général ou spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’accès aux soins des personnes les plus démunies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Toulon, de Montpellier, Jean Moulin Lyon 3, d’Aix Marseille et l’Espace éthique méditerranéen, Jan 2021, Toulon (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la mort en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise, Jun 2021, Beyrouth (en ligne), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El final de la vida en Francia: problemas y desafíos juridicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2021, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir seul en EHPAD en période de crise sanitaire : une double maltraitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19, âgisme(s) et maltraitance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "L’éthique à l’épreuve de la crise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Hauts de France, Jul 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droit funéraire : les tensions entre l’hygiène et les liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "La santé durable à l'épreuve de la COVID-19"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Institut international de la francophonie, Entretiens Jacques Cartier, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des enjeux relatifs à l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde/débat public "Quels enjeux éthiques pour la recherche à l’ère des mégadonnées et de l’IA ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon/IDEX Lyon, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los ritos funebres en tiempo de pandemia – Aspectos de derecho frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Dilemas bioéticos en las relaciones de familia durante el aislamiento social - Perspectivas internacioles y locales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, May 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chairman in the workshop &amp;quot;Internal and external quality assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Kick off meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2020, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los derechos de los pacientes en Francia: problemas y desafíos actuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parcours et protection de la personne en situation de handicap : accompagnement et enjeux patrimoniaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/IFROSS)/Institut national des formations notariales (INFN), Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition juridique des limites de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Prise en charge palliative de l’extrême prématurité en salle de naissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux Ec’laur/Esppéra/Aurore, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes délocalisés, un outil pertinent pour répondre aux défis de l’enseignement supérieur en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Forum tripartite de l'enseignement supérieur Chine-France-Afrique « L'impact de l’épidémie du Covid-19 sur l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wuhan, Oct 2020, Wuhan (Virtual), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police and structure of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Doctoral education perspectives in Europa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Jul 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence des données de santé à caractère personnel limitée par la protection de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La transparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, des Journées de l’Ecole doctorale de droit par les Universités Jean Moulin Lyon 3, Lumière Lyon 2 et Jean Monnet Saint Etienne, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé et territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « La conférence de la zone Europe de la Jeune chambre internationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen Jeune Chambre Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeune Chambre économique, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur le secret professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quand le patient rencontre la recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX DEVweCAN, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and sustainable development: a legal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “Sino-French Sustainable Development Forum-Health and sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai university/Université Jean Moulin Lyon 3, Mar 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced death in a legal analysis, a licence to kill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd indo-french international forensic congress, "Strengthening forensics by bridging law and forensic medicine: a path forward"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université de Manipal, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore programs, relevant tool for internationalization of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop of the Internationalisation Program (PRINT/CAPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sao Paulo, Sep 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aging population: french legal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “China - France Dialogue on the Challenges of Aging”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, East China university of political science and law/Université Jean Moulin Lyon 3, Mar 2019, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques, inégalités territoriales de santé et droits des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le virage numérique comme vecteur de l'égalité territoriale en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mc Gill/Université Jean Moulin Lyon 3, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques du deuil périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans la table-ronde « Repenser la formation pour un service de santé efficient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international “Les Confluences franco-chinoises – Santé et alimentation, vers une route de la soie sanitaire”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville et Métropole de Lyon/Nouvel institut franco-chinois/Fondation Prospective Innovation, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur « Les universités franco-X et le développement du volet recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres Campus France de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déserts médicaux », accès aux soins et liberté d'installation : le territoire au coeur des préoccupations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et liberté d'installation : l'exercice en société au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice en société des professions de santé" organisé par l'Equipe de droit privé et l'IFROSS - Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France. p. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de droit de la consommation" organisé par le Centre de droit de la consommation et du marché de l'Université Montpellier 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France. p. 427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droit des usagers dans les secteurs sanitaire et médico-social : des droits convergents ou divergents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distinction entre le sanitaire et le médico-social a-t-elle encore un sens ? organisé par l'Association française de droit de la santé et la FEHAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le droit de la santé et la Justice" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêt en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les conflits d'intérêts " organisé par l'Association Henri Capitant et l'Équipe de droit privé de l'Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France. p. 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients de la médecine libérale : de l'accès aux soins à la représentation des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice de la médecine face aux mutations du modèle libéral" organisé par le laboratoire Droit et changement social (UMR CNRS 6297) et le Département de médecine générale de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience - croisements du droit et de l'éthique autour du commencement de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le commencement de la vie : aspects légaux et éthiques" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal et la protection de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le végétal" organisé par l'Equipe de droit privé de l'Université Jean Moulin - Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France. p. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient, instrument à charge et à décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance d'étude "Les pouvoirs de sanction des ARS" organisée par l'Association française de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les inégalités d'accès territorial en matière de santé depuis la loi HPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les évènements de l'année en économie médicale" organisé par le Journal d'économie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux produits et services de santé face aux nouvelles technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droits des patients, mobilité et accès aux soins" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. p. 312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force juridique des recommandations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Assises nationales des sages-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droit de la santé publique dans un contexte transnational" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. p. 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire de recherche "Regards croisés sur marché et santé", organisée par le Graphos et EconomiX (Univ. Paris X Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Patient, personne, citoyen, client.. usager - Places, rôles, figures dans le champ de la santé" organisée par l'ISTC-Université catholique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lille, Belgique. p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et esprit du droit de la santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Droit et santé - Regards croisés franco-cambodgiens" organisé par l'Université des sciences de la santé du Cambodge, l'IFROSS, l'Ordre des médecins du Cambodge, l'Ordre départemental des médecins du Rhône et L@Fett-mh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé : convergences et divergences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sécurité des patients, sécurité des consommateurs : convergences et divergences" organisé par l'Institut Droit et Santé de l'Univ. Paris Descartes, la Chaire Santé de Sciences-Po Paris en partenariat avec l'Institut national de la consommation et la Commission de sécurité des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'usager dans le système de santé français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Organisation et communication au sein des systèmes de santé", 77e congrès international ACFAS, Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euphémisation des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le sens des mots en droit des personnes et droit de la santé" organisé par Centre de recherche en droit privé (CRDP) de l'Univ. de Bretagne occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brest, France. p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient et le système de santé au prisme du consumérisme : résistance ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consommation et résistance(s) des consommateurs" organisé par l'Univ. Paris 12 et l'Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire : utilité et conditions d'effectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion "Voix de l'usager et voies de la démocratie sanitaires dans les établissements de santé non lucratifs" organisée par la FEHAP et l'URIOPSS-Ile de France en partenariat avec le CISS-IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité à destination du public en matière de médicaments : état et évolution des cadres français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La mobilité en santé", XIXe Congrès de l'Association latine d'analyse des systèmes de santé (ALASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision en santé publique et rôle des usagers du système de santé : une utile participation pour une nécessaire co-décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de santé publique "Décision en santé publique : obligation, négociation, participation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la toxicomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit médical et hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé aux éditions Larcier &amp;quot;L’interruption de grossesse en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « Maison de retraite – Droits et devoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Contraindre ou inciter, l’épineuse gestion des déserts médicaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « En carte : les inégalités de soin en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entrevista : ‘Países com sistema público de saúde reagem melhor a pandemias’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Inégalités territoriales de santé : &amp;quot;On ne peut pas régler la question des déserts médicaux sans une politique d'aménagement du territoire forte&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur le consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;Les recommandations de bonnes pratiques : un outil, pas une recette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Rousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1768-8062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079920217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90760545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000064374838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin éventuelle de l'obligation de mise en bière et potentiels modes de sépulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 07, pp.336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux et établissements de santé : brefs propos rétrospectifs sur une relation à éclipses,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Youhnovski Sagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 214 (2), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.214.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à la parentalité en droit français, le cas de l’assistance médicale à la procréation et de la gestation pour autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernière étape franchie pour la réforme des physiciens médicaux, enfin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life: from advance directives to the trusted person, the spirit and effectiveness of some of the tools available under French law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life and ethics/Sophia Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French telemedicine system: challenges, procedures and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Issues in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des couples confrontés à une fausse couche - Entrée en vigueur de la loi n° 2023-567 du 7 juillet 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVG instrumentales par les sages-femmes : l’expérimentation est lancée… mais déjà validée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation du corps d'un enfant sans vie par un établissement de santé, utile recadrage du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail des étudiants de troisième cycle et des médecins : nouveaux rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04251201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l’Université de l’USEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience en matière d'aide active à mourir - Réflexion prospective sur un outil essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des mineurs et santé reproductive en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderniser le système de santé français : brève analyse rétrospective de 70 ans de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista juridica franco-argentina/Revue juridique franco-argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration libérale et indépendance d’exercice, les précisions de la chambre disciplinaire du Conseil national de l’ordre infirmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les déserts médicaux, encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation importante du régime juridique de l’interruption de grossesse – Analyse de la loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des usagers depuis la loi du 4 mars 2002, un dispositif en construction permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les enfants sans vie, un dispositif parachevé - À propos de la circulaire du 12 juillet 2022 de présentation des dispositions issues de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déserts médicaux et liberté d’installation des professionnels de santé, comment favoriser l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuil et rites funéraires en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2-3, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalisation du droit à l’interruption de grossesse : le Chili dit non !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de santé et répartition de l’offre de soins sur le territoire, les modalités des contrats-types enfin définies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer le système de santé, encore et toujours... Aperçu de la loi n° 2021-502 du 26 avril 2021 visant à améliorer le système de santé par la confiance et la simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8-9, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : quand les inégalités territoriales se cumulent aux inégalités socio-économiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et crise sanitaire : le Conseil d'État s'en mêle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier liberté d’aller et venir et obligation de sécurité en EHPAD en période de pandémie, l’apport du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finis les PADHUE ? Voici les praticiens associés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;identité » pour les enfants nés sans vie ? À propos de la proposition de loi visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme majeure en Argentine : l'interruption de grossesse légalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de référencement payant des sites de commerce électronique de médicaments : revirement du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’&amp;quot;identité&amp;quot; des enfants sans vie : l’étape du Sénat franchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement des sites de vente des médicaments, suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de début d’exercice, nouvel outil en faveur de l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie croissante des aides-soignants et des auxiliaires de puériculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique hospitalière : quelle revalorisation pour les corps paramédicaux en voie d’extinction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation continue du régime juridique des recherches sur l'embryon et sur les cellules souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des symboles en droit : le cas de l’individualisation des enfants nés sans vie - A propos de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51-52, pp.1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de la cataracte sans autorisation : responsabilité pénale d'un ophtalmologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 ans de vente en ligne des médicaments : un régime juridique majeur oui, un régime juridique mature, rien n’est moins sûr !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret professionnel dans le champ de la santé, l'exception confirme-t-elle toujours le principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Crise sanitaire mondiale et transformations des pratiques funéraires en Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Direito.UnB </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 05 (n° 2), p. 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités territoriales de santé : la vente en ligne de médicaments, nouvel outil face à une pénurie éventuelle de pharmacies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.100594. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2020.100594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan « Ma santé 2022 » : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Partnership Agreement & Strategic Partnership Agreement, what future for relations between France and Japan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keizai Boeki Kenkuy-The studies in Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homéopathie : dans quel cadre juridique s’inscrit la décision de dérembourser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan Ma santé 2022 : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et droit de la concurrence, une méfiance mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS, pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généralisation du tiers payant : heurs et malheurs d’une réforme incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vioujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La modernisation du système de santé : un an d'application de la loi du 26 janvier 2016, 24, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatoire et soins de ville : comment favoriser la déambulation croisée du patient et du professionnel de santé libéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et règlement intérieur en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des patients atteints de cancer : quelle place accorder aux aidants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de santé, un mode d'exercice favorisant l'accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur Internet de médicaments : suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 216-220, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayant-droits : accès restreint au dossier médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 474, p. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des personnes âgées atteintes de troubles psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 103, p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayants droit : accès restreint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 474, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sieste : approche juridique et éthique - De la pratique à la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinent Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 50, pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur internet de médicaments : des questions et beaucoup de craintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 141, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de médicaments en ligne : annulation partielle de l'ordonnance de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.1905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les « déserts médicaux » depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 06, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les &amp;quot;désert médicaux&amp;quot; depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient dans le cadre du contrôle de la tarification à l'activité des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 286, p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'information de l'usager et du patient depuis les lois des 2 janvier et 4 mars 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification à l'activité * Contrôle externe * Règles de facturation * Répétition d'indus * CPAM * Obligation de motivation * TASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judiciarisation et juridicisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de bord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 16, p. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 32, p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la médication officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 283, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier pharmaceutique, une expérience originale d'informatisation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 326-328, p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'intervention des associations de santé dans le processus décisionnel des instances hospitalières et de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), p. 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état civil des enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.act. 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 26, p. 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patient au consommateur, de l'usager au citoyen : euphémisation des mots ou véritable perte de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° spé. " Le sens des mots en droit des personnes et droit de la santé ", p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparente ambiguïté de la délivrance des médicaments en officine pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 28, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité, médicaments et monopole : le débat est lancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits de l'usager en MECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Halnaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du droit des jeunes : La revue d'action juridique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 256, p. 30. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdj.256.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mythes en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinot D., Husson J., Capgras J.-B (dir.), La société en projet – Mélanges en l’honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“デジタルプラットフォームと健康広告、フランス法の下でユーザーはどのように保護されているか？” (Plateformes digitales et publicité en matière de santé, quelle protection des utilisateurs en droit français ? traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keio University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isobe T., Kawashima H., Shibata Y., Horiguchi G., Mizubayashi S. (dir.), プラットフォームと社会基盤</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press, pp.93, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déserts médicaux existent-ils vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ/Lextenso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-Laure Moquet-Anger - Droit, santé, éthique -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ/Lextenso, pp.405, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vielfaure P., Douleurs et souffrances - De l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.407, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« フランスにおける葬儀：遺族への敬意と公衆衛生の調和&amp;quot; (Le domaine funéraire en France : concilier respect du deuil et santé publique, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.303, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine funéraire en France : concilier respect du deuil et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.287, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Право женщины на искусственное прерывание беременности: эволюция законодательства во франции и в россии&amp;quot; (Le droit de la femme à l’interruption artificielle de grossesse : évolution comparée de la législation en France et en Russie, traduit par le co-auteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rostovtseva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Статут. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Т. С. Яценко (Tatyana Yatsenko), Эволюция семейного и наследственного права</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Статут, pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement – Analyse à partir du cas des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Ch., Stanton-Jean M., Deschênes M., Stoklé H.-C. (dir.), Vieillesse et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.153, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ de compétences des professionnels de santé en France : entre variations et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.343, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける医療従事者の能力分野：ばらつきと不確実性の狭間で&amp;quot; (Le champ de compétences des professionnels de santé en France : entre variations et incertitudes, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des enfants sans vie : une reconnaissance ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boulet E., Guilloux R. (dir.), Enfanter, entre normes médicales et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.167, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins, un outil au service des urgences ou de tout le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lami A., Vioujas V. (dir.), Crise des urgences ou crise du système de santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">219. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé, des outils échappant aux métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eddazi F., Dournel S., Allorant P. Guérit F., Intercommunalité et santé – Un nouvel acteur de santé publique ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison : enjeux et perspectives d’une question ignorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Py B., Relations hôpital-prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.245, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraception : le droit de la consommation au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.803, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants des patients aux instances décisionnelles en santé : participation effective ou alibi démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubuis A., Lapérou-Scheneider B., La société civile et la protection juridique de l’environnement et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de la loi du 4 mars 2002 : droits des patients - quid novi ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.193, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : un droit en libéralisation constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.305, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Bruylant, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser son corps par le recours à la chirurgie esthétique, une forme de consumérisme médical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kuhn C., Pomart C., Corps humain, technologies et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.113, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle figure du consommateur en matière de santé : la vente en ligne des médicaments, cas type de résistance du droit interne au droit de l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combet M. (dir.), Le droit européen de la consommation au XXIe siècle : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.185, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla F.; P. Vielfaure; S. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide: de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.742, 2022, À la croisée des regards, 9782848749846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of Interest in Biomedical Research in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Zima, D.N. Weisstub (eds), Medical Research Ethics: Challenges in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 441, Springer, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbé V., Kerléo J.-F, Padovani J., L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.191, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux fausses nouvelles, quel encadrement juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanton-Jean M., Hervé Ch. (dir.), Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et handicap : analyse croisée de deux vulnérabilités - Le cas des personnes handicapées vieillissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piatti M.-Ch, Guillermin M. (dir.), Intelligence(s) artificielle(s) et vulnérabilité(s) : kaléidoscope - Les contreforts de l'éthique et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.77, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll., Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.809, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs du soin ou travailleurs du sexe ? - Réflexions juridiques sur les assistants sexuels dans le champ du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierron J.-P, Vinot D., Chelle E. (dir.), Travail du soin, soin du travail - Préserver la valeur intangible de la relation au sein d’organisations en tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé de l’enfant et le respect de sa vie privée et familiale en droit français : entre autonomie et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tratado de la vulnerabilidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ley, pp.1171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale et reconnaissance sociale de l'enfant à naître : une ambivalence marquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollet. Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charrier; Gaëlle Clavandier; Vincent Gourdon; Catherine Rollet; Nathalie Sage Pranchère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts avant de naître : la mort périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.444, 2018, collection perspectives historiques, 978-2-86906-659-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle majeur du régime de Vichy dans l’encadrement des professions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Benelbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froger Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Benelbaz; Charles Froger; Sébastien Platon; Bruno Berthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'œuvre législative de Vichy d'hier et d'aujourd'hui : rupture(s) et continuité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.298, 2017, thèmes &amp; commentaires : actes, 978-2-247-16281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir du monopole pharmaceutique, le scenario libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; Catherine Maurain; Isabelle Moine-Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal, entre guérison et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dross W., Le végétal saisi par le droit, 272 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé, une notion à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Fortier V., Vialla F. (dir.), La religion dans les établissements de santé, 392 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2013, coll. À la croisée des regards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le droit de la santé cessait d'exister - Fiction ou anticipation sur l'application subséquente du droit de la consommation aux relations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mélanges en l'honneur de Marie-France Callu, 653 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 427, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et vieillissement : la prééminence de la personne face à la perte d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Martinez E., Vialla F. (dir.), Les grands avis du Comité consultatif national d'éthique, 809 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.655, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans le domaine de la santé : des enjeux essentiels aux solutions incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz-Association Henri Capitant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Coll., Les conflits d'intérêts, 250 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz-Association Henri Capitant, p. 181., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental, sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Giami A., Py B., Toniolo A.-M (dir.), Des sexualités et des handicaps - Questions d'intimité, 493 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, p. 457, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mainguy D., Depincé M. (dir.), 40 ans de droit de la consommation 1972-2012 - Bilan et perspectives, 308 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. de la Faculté de droit et de science politique de Montpellier, p. 263, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du fait d'autrui : les établissements médico-sociaux précurseurs des grandes évolutions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Jurisprudences du secteur social et médico-social, 516 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, p. 387, 2012, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.vial.2012.01.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre droit, santé et nouvelles technologies de l'information et de la communication : des opportunités aux incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Duguet A.-M (dir.), Droits des patients, mobilité et accès aux soins, 312 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2011, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament : entre santé publique et consumérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Duguet A.-M (dir.), Droit de la santé publique dans un contexte transnational, 467 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 213, 2010, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incitation et coercition, vers la mise en place de nouveaux dispositifs de régulation de la démographie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Couty E., Kouchner C., Laude A., Tabuteau A. (dir.), La loi HPST - Regards sur la réforme du système de santé, 400 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, p. 197, 2010, coll. Droit et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Laude A., Tabuteau D. (dir.), Sécurité des patients, sécurité des consommateurs : convergences et divergences, 202 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 93, 2009, coll. Droit et santé, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.tabu.2009.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la consommation et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 325, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une possible évolution du droit communautaire du médicament : le projet &amp;quot;Direct-to-consumers advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Blanquet M., De Grove-Valdeyron N. (dir.), Etudes de droit communautaire de la santé et du médicament, 297 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, p. 103, 2009, coll. Etudes de l'IRDEIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte d'enfant né sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 107, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits des usagers dans la protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halnaut Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Viard A. (dir.), La loi de rénovation de l'action sociale au quotidien, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 36, 2006, coll. Technologie de l'action sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles face au deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 214, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fin de vie à l’étranger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 380 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2024, 9782802773191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">パンデミックの時代における基本的権利と公衆衛生の両立,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. Shogaku-sha, 303 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairos. Kairos, 135 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interruption de grossesse en droit comparé - Entre culture et universalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 440 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH édition, pp.186, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.417, 2017, 978-2-7110-2564-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dagognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Litec. 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 654 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières, 638 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots en droit des personnes et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Houlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Montas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les études hospitalières - Revue générale de droit médical, pp.312, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action TACT - Traitement des Alertes de maltraitance en Coopération sur les Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Montois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Moulin Lyon 3/GHU Paris Neurosciences. 2025, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des morts en règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France; Centre Max Weber/Université Jean Monnet, Saint-Etienne; CRDMS/Université Lyon 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer une question incertaine : Le cas des enfants sans vie. PERISENS – Périnatal, Statuts, Enregistrement, Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMW (UMR 5283), CNRS, Mission de recherche Droit et Justice, Fondation des SFVP sous l’égide de la fondation de France, 308 p. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des patients - Résultats de l'Enquête auprès des associations du CISS Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Mbouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel de recensement du respect des droits des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon 3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des usagers du système de santé : outil pour l'élaboration du rapport annuel sur le respect des droits des usagers dans le cadre des conférences de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé; Direction générale de la santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des usagers du système de santé, aide à l'élaboration du rapport spécifique de la Conférence régionale de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La telémédecine, un outil réellement pertinent pour développer l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Veran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du symposium international “Regards croisés sur les transformations de la gestion et des organisations publiques” sur « Les futurs possibles du management public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les inégalités territoriales de santé : réalité, impact sur la santé des usagers et actions/projets innovants pour les réduire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été « L’intelligence artificielle, un outil au service de la santé et de l’éducation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2024, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2024, Table-ronde « Quelle effectivité pour la liberté des femmes d’interrompre leur grossesse ? Regards croisés sur une nouvelle liberté constitutionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit tunisien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Jan 2024, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Douleurs et souffrances de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « Enjeux et difficultés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La santé des soignants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Toulouse Capitole/Université Paris Cité/Association française de droit de la santé (AFDS), Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine: a new tool for public health? An analysis based on french law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international scientifique et pratique « Le droit à l’ère du numérique : droit et technologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Dec 2023, Moscou (on line), Russia. p. 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie en droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quel modèle pour le biodroit de l’Union européenne ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement, analyse à partir du cas français des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir en temps de crise sanitaire analyse critique des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme support du deuil, les trajectoires et vécus des personnes endeuillées face à la perte d’un enfant avant la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le droit dans un contexte de crise. La double épreuve de l’incertitude et de la traduction en pratique des règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Klesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Université Jean-Monnet-Saint-Etienne, Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 30 ans du prix de thèse Jean-Marie-Auby, 30 ans d’évolutions du droit de la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bullukian/Association française de droit de la santé (AFDS)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée annuelle de la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur « Numérique en santé, quels impacts dans l’écosystème de la santé ? » au sujet du commerce électronique de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 20 ans de droit des produits de santé, bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet-Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning and funeral rites in the context of a pandemic: how to reconcile public health and fundamental freedoms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 3e volet »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Tohoku dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Jun 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Inequalities: Distribution of Health Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Summer School: Medical law and bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki,, Jul 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit français » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/I/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Sep 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit japonais » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Nov 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du refus de soins exprimé par les détenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Journée régionale des unités de soins en milieu pénitentiaire « Le refus de soins des patients détenus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier spécialisé Le Vinatier, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde consacrée à « L’accès à la santé mentale en situation de vulnérabilité sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11) Séminaire « Les inégalités sociales de santé : leur impact sur le bien-être et la santé mentale des usagers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Nov 2024, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour la fonction de coordonnateur de la gestion des risques associés aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société française de gestion des risques en santé (SOFGRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de gestion des risques en santé (SOFGRES)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de vie privée et familiale dans la jurisprudence de la Cour européenne des droits de l’homme, une notion centrale mais insaisissable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L’intimité et le droit à la vie privée dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IETT/Faculté des langues), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les données de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’économie politique de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of JSPS programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « JSPS briefing session »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan society for the promotion of science (JSPS), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde « Nouveaux modes de sépulture – Innover, réguler et légiférer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber/Pôle funéraire public, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit vietnamien » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Dec 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie en santé : concept, enjeux, traductions… et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Démocratie en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence régionale de santé de Corse/Conseil national de la refondation – Santé, Jan 2024, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire France/Québec, « Regards croisés sur les évolutions des systèmes de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et handicap en établissement : enjeux et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les après-midi de la protection sociale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 (Institut d’études du travail de Lyon, IETL), May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire inhumer ou crématiser avec son animal domestique, qu’en dit le droit français ? Réflexions sur une pratique invisible pour la norme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e rencontre du Groupe d’anthropologie et d’archéologie funéraire (GAAF), « Rencontre autour de l’invisible dans la tombe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire (GAAF), May 2024, Chalons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en bonne santé, quelle place de la sexualité ? Analyse juridique de la difficile conciliation du respect des libertés et des exigences organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse « HART : Nouvelles technologies et qualité de vie des séniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience, une forme légale de refus de soigner pour motif religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Laïcité, fait religieux et santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Feb 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rencontres autour du ‘vieillir en bonne santé’ »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Académie internationale d’éthique, médecine et politique publique (AIEMP), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit mexicain » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/’Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité, entre consommation et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université francophone d’été de l’Institut international pour la francophonie (2IF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homicide involontaire de l’enfant à naître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit japonais » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Sep 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the succession of a child conceived by medically assisted procreation if a parent dies during the process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et pratique sur les évolution du droit de la famille et des successions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Oct 2023, Moscou (on line), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les relations hôpital/prison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jan 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Afrique/Moyen-Orient - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Apr 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’état d’avancée du projet de recherche/Analyse et mise en lien des autres terrains d’enquête/Méthodologie et calendrier de rédaction du rapport final/Mode de valorisation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Des normes juridiques aux pratiques des acteurs de terrain en temps de pandémie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padoue/Université Jean Moulin Lyon 3/UMR Centre Max Weber/HES-SO, Jun 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Asie/Pacifique - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse “Healthy Aging and the Role of Technology (HART)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève/Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins palliatifs et gestion hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le droit face à la mort, principes et réalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte juridique des formes d’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les formes d’engagement des personnes soignées et accompagnées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/FEHAP Auvergne-Rhône-Alpes/France Assos Santé, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mots pour dire la mort en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « La mort, et si on s’éduquait ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne/MSH de Clermont-Ferrand/Centre Jean Perrin/IRESP, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2023, Table-ronde « Maltraitance des personnes âgées en EHPAD : quelles leçons tirer des scandales récents ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming notes/Training programme and credit system: Presentation of the French experience; Moderator of the roundtable discussion/Supervision & co-supervision system: Presentation of the French experience; Moderator of the roundtable discussion/Internal and external quality assurance: Presentation of the French experience; Moderator of the roundtable discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Erasmus+ Capacity Building « Reforming doctoral education in Armenia towards knowledge based society and internationalization of the higher education research / ARMDOCT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opposabilité des directives de l’ONU en matière de désinstitutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Haro sur l’institution : enjeux et perspectives des directives de l’ONU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Crise des urgences ou crise du système de santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Inégalités sociales et discriminations en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Association française de droit de la santé (AFDS)/Ecole nationale supérieure de la sécurité sociale (EN3S),, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Santé « L’inclusion et la désinstitutionalisation : nouveaux paradigmes ou injonctions pour innover dans le champ de la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business school,, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe centrale et orientale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, May 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assistance médicale à la procréation : enjeux, analyse, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Enjeux bioéthiques en droit français »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université de Kyoto, Sep 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de la démarche qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été franco-canadienne en gestion des services de santé « P(a)enser nos organisations de santé », 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Laval, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Naître ou ne pas naître de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit colombien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Dec 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit canadien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Nov 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfant et refus de dépistage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les outils favorisant l’accès aux soins dans un contexte de déserts médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et pluridisciplinaire « Déserts médicaux, gestion des ressources en santé et responsabilité des acteurs : quelles innovations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke/Université Jean Moulin Lyon 3, Nov 2023, Sherbooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe occidentale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des directives anticipées à la personne de confiance : esprit et effectivité de certains des outils proposés en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-japonais « Droit et principes en matière de soins de fin de vie – Une étude comparative du Japon, des Etats-Unis et de la France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université Sophia, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories juridiques du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La construction des catégories du handicap »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Approche juridique de la vérité/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Approches éthiques et juridiques de la vérité en science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2023, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit belge » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Oct 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Autonomie des mineurs et santé reproductive en droit français/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "L’autonomie en santé au prisme des cultures et de l’universalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2022, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes relatives aux inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Services pharmaceutiques et parcours de soins – Etude juridique d’une mutation territorialisée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims-Champagne-Ardennes, Mar 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable scientifique de la session “Seclusion and restraint in psychiatry: legal and practical issues of derogatory measures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health (IALMH)/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants nés sans vie en droit français : enjeux, analyse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, outil pertinent de lutte contre les inégalités territoriales de santé ? Analyse à partir du cas des IDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon infirmier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du droit funéraire français en période de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Décès et deuils en temps d’épidémie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (UMR CNRS)/HES-SO (Suisse), clôturant le projet de recherche financé par l’ANR et le Fonds national suisse, May 2022, Paris, Sénat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage, données personnelles et protection de la santé publique : comment concilier l’inconciliable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 2e volet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Dec 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déserts médicaux aux inégalités territoriales de santé : comment lutter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier d’Ardèche méridionale, Jun 2022, Aubenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité du « devenir parent » : le cas des enfants sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Normes procréatives et pluralité du « devenir parent »"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (Université Lyon 2, Université Jean Monnet Saint Etienne, ENS de Lyon, CNRS)/Laboratoire Sciences, Société, Historicité, Éducation et Pratiques (S2HEP)/Institut des Sciences pharmaceutiques et biologiques (ISPB) de l’Université Claude Bernard Lyon 1, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vieillir chez soi de l’Antiquité au XXIe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide, de l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "1982-2022, les 40 ans de l’AFDS - Les mouvements du droit de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de droit de la santé (AFDS)/Université Paris-Panthéon-Assas/Université Paris Cité (ECEVE), Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The Policy of Doctoral Education: Quo Vadis?” ; Speaker in the workshop &amp;quot;Restructuring and re-organization of DE: do we need it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Institutional regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilinius University, May 2022, Vilinus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur L’acte d’enfants sans vie, esprit et contenu des normes juridiques en faveur du deuil périnatal/Présidence de la session 5 « Accompagner le processus de deuil »/Présidence de la session 7 « Poursuivre la réflexion par-delà les frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les enfants sans vie – Administrer une question incertaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse critique des dérogations au droit funéraire mises en place pendant le Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Intervention sur Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Mode d’élaboration et esprit des normes en matière funéraire en période de crise sanitaire" dans le cadre du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean Monnet Saint-Etienne/Centre Max Weber, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « L’émergence d’un nouvel acteur en matière de santé : l’intercommunalité »/Présidence de la session « Une approche des actions intercommunales par les instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communautés, métropoles et santé : vers un renouvellement des acteurs et politiques publiques locales en santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse dans les Amériques - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’environnement sur la natalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire "La natalité comme enjeu stratégique de politique de santé publique" (10e colloque international France-Chine/8e rencontre franco-chinoise de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre sino-européen de l’Université de médecine et des sciences de la santé de Shanghai, l’Institut de recherche en santé de l'Université Jiao Tong de Shanghai et le Centre de recherches juridiques en droit privé et en droit de la santé de l’Université Paris 8, Dec 2022, Shanghai (&amp; virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "20 ans de la loi du 4 mars 2002, droits des patients quid novi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions entre santé publique et accès aux soins des personnes en situation de handicap en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé, handicap(s) et dépendance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Clermont Auvergne/Université de Guyane,, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les soins funéraires en période de crise sanitaire : comment concilier santé publique et libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "COVID-19 et droit - Regards croisés franco-japonais"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Mar 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une demande d’IVG tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Donner naissance ou interrompre sa grossesse en temps de crise sanitaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices civils de Lyon (équipe de psychopathologie périnatale de l’HFME)/Université Jean Moulin Lyon 3 (CRDMS/IRPHIL)/Université Claude Bernard Lyon 1 (S2HEP)/Centre Max Weber/Centre de diagnostic prénatal de l’HFME, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du règlement sanitaire international et la sécurité sanitaire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La santé durable comme vecteur de progrès social et économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval/Université Jean Moulin Lyon 3, Nov 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs / Présidence de la session de l’après-midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La loi du 2 janvier 2002, 20 ans après : la transformation du secteur médico-social et social à l’épreuve des faits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité accrue de la personne endeuillée en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autonomie et protection de la personne vulnérable en matière de santé - Au croisement du droit, de l’éthique, de la médecine et du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des droits des résidents : le regard du juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Argent et maltraitances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALMA 34, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legal framework of seclusion and restraint: an essay in normative history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of doctoral schools - Issues, analysis and perspectives from the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMDOCT webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains de l’encadrement de la contention et de l’isolement en psychiatrie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet international de recherche (avec Philippe Pedrot)/Intervention sur Champs de compétences des professionnels de santé – Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon –"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Sep 2022, Paris et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luto y ritos funerarios en contexto de pandemia: cómo conciliar salud pública y libertades fundamentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Jornadas nacionales de derecho de la salud/VIe seminario internacional de bioderecho "Vulnerabilidades, salud y derechos: estrategias para la post-pandemia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red internacional de bioderecho/Universidad de Buenos Aires, Sep 2021, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du dépistage néonatal dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Developing the national policies and regulations of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Mar 2021, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde sur La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del principio de la vida al final de la vida: cuestiones bioéticas contemporáneas en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratiques funéraires en situation de crise sanitaire – Approche comparée France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisotti Marcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consulat général de France à Sao Paulo/UNESCO/Nexo, Oct 2021, Sao Paulo (Visio), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session &amp;quot;De « one health » à « une seule santé », état des lieux et définition juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La solidarité écologique en question - Une loi pour « une seule sante » en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur les liens entre IA et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "IA et santé en temps de pandémie",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/Université d’Ottawa/Université de Lyon, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches juridiques après un accident cardiovasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "C’est ma santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de cardiologie/Grand Lyon/France Info, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier liberté d’aller et de venir et obligation de sécurité en EHPAD en période de pandémie ? – le cas des sorties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19 : quels enseignements éthiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris/SFFEM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, un outil pertinent pour lutter contre les inégalités territoriales de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres de géographie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2021, Rennes et en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses juridiques face aux fausses nouvelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intégrité scientifique, fausses nouvelles et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international de recherche en éthique biomédicale (IIREB), Journées Franco-québécoises 2021, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d’informations entre équipes et établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transparence, secret professionnel et assurance en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IAL/IFROSS/CRDMS), May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Deuil et rites funéraires en période de pandémie/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "Quelle éthique des sciences en temps de pandémie ?", Chaire UNESCO « Éthique, Science et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l’assistance médicale à la procréation dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIFRE contract (industrial convention for research training) as the university-industry partnership framework in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire international ARMDOCT, "Collaborative doctoral education: University-Industry partnerships"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The new funding scheme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Oct 2021, Tsakhkadzor, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la mort en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise, Jun 2021, Beyrouth (en ligne), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : dispositif général ou spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’accès aux soins des personnes les plus démunies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Toulon, de Montpellier, Jean Moulin Lyon 3, d’Aix Marseille et l’Espace éthique méditerranéen, Jan 2021, Toulon (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El final de la vida en Francia: problemas y desafíos juridicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2021, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir seul en EHPAD en période de crise sanitaire : une double maltraitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19, âgisme(s) et maltraitance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "L’éthique à l’épreuve de la crise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Hauts de France, Jul 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chairman in the workshop &amp;quot;Internal and external quality assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Kick off meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2020, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los ritos funebres en tiempo de pandemia – Aspectos de derecho frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Dilemas bioéticos en las relaciones de familia durante el aislamiento social - Perspectivas internacioles y locales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, May 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droit funéraire : les tensions entre l’hygiène et les liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "La santé durable à l'épreuve de la COVID-19"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Institut international de la francophonie, Entretiens Jacques Cartier, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des enjeux relatifs à l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde/débat public "Quels enjeux éthiques pour la recherche à l’ère des mégadonnées et de l’IA ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon/IDEX Lyon, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los derechos de los pacientes en Francia: problemas y desafíos actuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes délocalisés, un outil pertinent pour répondre aux défis de l’enseignement supérieur en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Forum tripartite de l'enseignement supérieur Chine-France-Afrique « L'impact de l’épidémie du Covid-19 sur l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wuhan, Oct 2020, Wuhan (Virtual), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition juridique des limites de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Prise en charge palliative de l’extrême prématurité en salle de naissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux Ec’laur/Esppéra/Aurore, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parcours et protection de la personne en situation de handicap : accompagnement et enjeux patrimoniaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/IFROSS)/Institut national des formations notariales (INFN), Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police and structure of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Doctoral education perspectives in Europa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Jul 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence des données de santé à caractère personnel limitée par la protection de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La transparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, des Journées de l’Ecole doctorale de droit par les Universités Jean Moulin Lyon 3, Lumière Lyon 2 et Jean Monnet Saint Etienne, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aging population: french legal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “China - France Dialogue on the Challenges of Aging”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, East China university of political science and law/Université Jean Moulin Lyon 3, Mar 2019, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and sustainable development: a legal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “Sino-French Sustainable Development Forum-Health and sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai university/Université Jean Moulin Lyon 3, Mar 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « La conférence de la zone Europe de la Jeune chambre internationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen Jeune Chambre Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeune Chambre économique, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur le secret professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quand le patient rencontre la recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX DEVweCAN, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé et territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced death in a legal analysis, a licence to kill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd indo-french international forensic congress, "Strengthening forensics by bridging law and forensic medicine: a path forward"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université de Manipal, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore programs, relevant tool for internationalization of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop of the Internationalisation Program (PRINT/CAPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sao Paulo, Sep 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques, inégalités territoriales de santé et droits des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le virage numérique comme vecteur de l'égalité territoriale en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mc Gill/Université Jean Moulin Lyon 3, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques du deuil périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans la table-ronde « Repenser la formation pour un service de santé efficient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international “Les Confluences franco-chinoises – Santé et alimentation, vers une route de la soie sanitaire”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville et Métropole de Lyon/Nouvel institut franco-chinois/Fondation Prospective Innovation, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur « Les universités franco-X et le développement du volet recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres Campus France de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déserts médicaux », accès aux soins et liberté d'installation : le territoire au coeur des préoccupations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et liberté d'installation : l'exercice en société au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice en société des professions de santé" organisé par l'Equipe de droit privé et l'IFROSS - Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France. p. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de droit de la consommation" organisé par le Centre de droit de la consommation et du marché de l'Université Montpellier 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France. p. 427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droit des usagers dans les secteurs sanitaire et médico-social : des droits convergents ou divergents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distinction entre le sanitaire et le médico-social a-t-elle encore un sens ? organisé par l'Association française de droit de la santé et la FEHAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le droit de la santé et la Justice" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêt en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les conflits d'intérêts " organisé par l'Association Henri Capitant et l'Équipe de droit privé de l'Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France. p. 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients de la médecine libérale : de l'accès aux soins à la représentation des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice de la médecine face aux mutations du modèle libéral" organisé par le laboratoire Droit et changement social (UMR CNRS 6297) et le Département de médecine générale de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal et la protection de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le végétal" organisé par l'Equipe de droit privé de l'Université Jean Moulin - Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France. p. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience - croisements du droit et de l'éthique autour du commencement de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le commencement de la vie : aspects légaux et éthiques" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient, instrument à charge et à décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance d'étude "Les pouvoirs de sanction des ARS" organisée par l'Association française de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les inégalités d'accès territorial en matière de santé depuis la loi HPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les évènements de l'année en économie médicale" organisé par le Journal d'économie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux produits et services de santé face aux nouvelles technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droits des patients, mobilité et accès aux soins" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. p. 312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force juridique des recommandations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Assises nationales des sages-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droit de la santé publique dans un contexte transnational" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. p. 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Patient, personne, citoyen, client.. usager - Places, rôles, figures dans le champ de la santé" organisée par l'ISTC-Université catholique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lille, Belgique. p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et esprit du droit de la santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Droit et santé - Regards croisés franco-cambodgiens" organisé par l'Université des sciences de la santé du Cambodge, l'IFROSS, l'Ordre des médecins du Cambodge, l'Ordre départemental des médecins du Rhône et L@Fett-mh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire de recherche "Regards croisés sur marché et santé", organisée par le Graphos et EconomiX (Univ. Paris X Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé : convergences et divergences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sécurité des patients, sécurité des consommateurs : convergences et divergences" organisé par l'Institut Droit et Santé de l'Univ. Paris Descartes, la Chaire Santé de Sciences-Po Paris en partenariat avec l'Institut national de la consommation et la Commission de sécurité des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'usager dans le système de santé français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Organisation et communication au sein des systèmes de santé", 77e congrès international ACFAS, Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euphémisation des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le sens des mots en droit des personnes et droit de la santé" organisé par Centre de recherche en droit privé (CRDP) de l'Univ. de Bretagne occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brest, France. p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire : utilité et conditions d'effectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion "Voix de l'usager et voies de la démocratie sanitaires dans les établissements de santé non lucratifs" organisée par la FEHAP et l'URIOPSS-Ile de France en partenariat avec le CISS-IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité à destination du public en matière de médicaments : état et évolution des cadres français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La mobilité en santé", XIXe Congrès de l'Association latine d'analyse des systèmes de santé (ALASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient et le système de santé au prisme du consumérisme : résistance ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consommation et résistance(s) des consommateurs" organisé par l'Univ. Paris 12 et l'Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision en santé publique et rôle des usagers du système de santé : une utile participation pour une nécessaire co-décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de santé publique "Décision en santé publique : obligation, négociation, participation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la toxicomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit médical et hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé aux éditions Larcier &amp;quot;L’interruption de grossesse en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « Maison de retraite – Droits et devoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Contraindre ou inciter, l’épineuse gestion des déserts médicaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « En carte : les inégalités de soin en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Inégalités territoriales de santé : &amp;quot;On ne peut pas régler la question des déserts médicaux sans une politique d'aménagement du territoire forte&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entrevista : ‘Países com sistema público de saúde reagem melhor a pandemias’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur le consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;Les recommandations de bonnes pratiques : un outil, pas une recette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CE24E54"/>
+    <w:nsid w:val="171DD92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1768-8062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079920217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Da&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2020.100594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vioujas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210861v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Halnaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdj.256.0030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rostovtseva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Basset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafferri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801571v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maurain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delouv&#233;e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guigue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vial.2012.01.0387" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925947v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925946v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.tabu.2009.01.0093" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halnaut Dominique" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999486v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Isobe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluna Kawashima" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999548v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999498v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801190v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925986v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mbouna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915616v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925989v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992560v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990814v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992465v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991017v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992480v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992508v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992494v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992493v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992576v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992557v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992467v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992503v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992561v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992573v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992592v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992644v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992590v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990821v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992647v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992638v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992646v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992631v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992624v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992649v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992598v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992639v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992620v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992584v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991044v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992595v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992585v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992731v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992709v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991090v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992724v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992699v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992711v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992704v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991075v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992698v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992663v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992707v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990842v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992725v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992654v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992653v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992728v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992727v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992668v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992701v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992706v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992661v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991085v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990855v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992670v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992703v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990881v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990903v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992743v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991120v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992740v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992737v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999297v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999321v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999314v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990913v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991102v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisotti Marcia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992736v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990890v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999332v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991114v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990867v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999299v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999352v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999360v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990932v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990941v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991127v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990925v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999377v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guittet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999364v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999366v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990962v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990950v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990989v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991231v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999374v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999372v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999437v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353678v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925991v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926001v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925993v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926002v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925998v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925996v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926006v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926007v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926004v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926010v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926011v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926009v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926017v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926013v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926021v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926015v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926018v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926016v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926019v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999455v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999395v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999404v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999421v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999409v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999414v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925985v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925983v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1768-8062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079920217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90760545" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000064374838" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Da&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2020.100594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vioujas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Halnaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdj.256.0030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rostovtseva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991937v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Basset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafferri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maurain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delouv&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vial.2012.01.0387" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.tabu.2009.01.0093" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halnaut Dominique" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Isobe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluna Kawashima" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527361v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999498v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mbouna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992568v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992465v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992492v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992557v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992503v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992592v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990821v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991063v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992647v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992638v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992583v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992626v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992620v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992646v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992598v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992650v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991044v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992585v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992709v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992699v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992725v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991075v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992711v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992704v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992708v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992707v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992668v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992655v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992729v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992728v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992727v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991085v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992733v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992706v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992734v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990903v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992743v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990881v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisotti Marcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999306v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999321v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999297v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990913v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990890v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991114v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999332v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999299v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999352v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990941v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990932v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999338v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999360v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990919v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991127v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999345v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990925v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999377v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guittet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990989v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999450v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999366v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999364v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990950v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999374v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353678v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925991v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926001v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925993v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926002v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925998v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925996v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926006v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926007v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926008v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926009v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926012v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926013v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926021v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926018v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926019v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999455v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999395v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999416v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999421v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925985v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925983v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>