--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Rousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1768-8062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079920217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90760545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000064374838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin éventuelle de l'obligation de mise en bière et potentiels modes de sépulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 07, pp.336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux et établissements de santé : brefs propos rétrospectifs sur une relation à éclipses,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Youhnovski Sagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 214 (2), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.214.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à la parentalité en droit français, le cas de l’assistance médicale à la procréation et de la gestation pour autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernière étape franchie pour la réforme des physiciens médicaux, enfin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life: from advance directives to the trusted person, the spirit and effectiveness of some of the tools available under French law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life and ethics/Sophia Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French telemedicine system: challenges, procedures and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Issues in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des couples confrontés à une fausse couche - Entrée en vigueur de la loi n° 2023-567 du 7 juillet 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVG instrumentales par les sages-femmes : l’expérimentation est lancée… mais déjà validée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation du corps d'un enfant sans vie par un établissement de santé, utile recadrage du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail des étudiants de troisième cycle et des médecins : nouveaux rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04251201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l’Université de l’USEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience en matière d'aide active à mourir - Réflexion prospective sur un outil essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des mineurs et santé reproductive en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderniser le système de santé français : brève analyse rétrospective de 70 ans de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista juridica franco-argentina/Revue juridique franco-argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration libérale et indépendance d’exercice, les précisions de la chambre disciplinaire du Conseil national de l’ordre infirmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les déserts médicaux, encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation importante du régime juridique de l’interruption de grossesse – Analyse de la loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des usagers depuis la loi du 4 mars 2002, un dispositif en construction permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les enfants sans vie, un dispositif parachevé - À propos de la circulaire du 12 juillet 2022 de présentation des dispositions issues de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déserts médicaux et liberté d’installation des professionnels de santé, comment favoriser l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuil et rites funéraires en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2-3, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalisation du droit à l’interruption de grossesse : le Chili dit non !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de santé et répartition de l’offre de soins sur le territoire, les modalités des contrats-types enfin définies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer le système de santé, encore et toujours... Aperçu de la loi n° 2021-502 du 26 avril 2021 visant à améliorer le système de santé par la confiance et la simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8-9, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : quand les inégalités territoriales se cumulent aux inégalités socio-économiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et crise sanitaire : le Conseil d'État s'en mêle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier liberté d’aller et venir et obligation de sécurité en EHPAD en période de pandémie, l’apport du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finis les PADHUE ? Voici les praticiens associés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;identité » pour les enfants nés sans vie ? À propos de la proposition de loi visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme majeure en Argentine : l'interruption de grossesse légalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de référencement payant des sites de commerce électronique de médicaments : revirement du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’&amp;quot;identité&amp;quot; des enfants sans vie : l’étape du Sénat franchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement des sites de vente des médicaments, suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de début d’exercice, nouvel outil en faveur de l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie croissante des aides-soignants et des auxiliaires de puériculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique hospitalière : quelle revalorisation pour les corps paramédicaux en voie d’extinction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation continue du régime juridique des recherches sur l'embryon et sur les cellules souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des symboles en droit : le cas de l’individualisation des enfants nés sans vie - A propos de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51-52, pp.1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de la cataracte sans autorisation : responsabilité pénale d'un ophtalmologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 ans de vente en ligne des médicaments : un régime juridique majeur oui, un régime juridique mature, rien n’est moins sûr !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret professionnel dans le champ de la santé, l'exception confirme-t-elle toujours le principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Crise sanitaire mondiale et transformations des pratiques funéraires en Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Direito.UnB </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 05 (n° 2), p. 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités territoriales de santé : la vente en ligne de médicaments, nouvel outil face à une pénurie éventuelle de pharmacies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.100594. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2020.100594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan « Ma santé 2022 » : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Partnership Agreement & Strategic Partnership Agreement, what future for relations between France and Japan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keizai Boeki Kenkuy-The studies in Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homéopathie : dans quel cadre juridique s’inscrit la décision de dérembourser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan Ma santé 2022 : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et droit de la concurrence, une méfiance mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS, pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généralisation du tiers payant : heurs et malheurs d’une réforme incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vioujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La modernisation du système de santé : un an d'application de la loi du 26 janvier 2016, 24, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatoire et soins de ville : comment favoriser la déambulation croisée du patient et du professionnel de santé libéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et règlement intérieur en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des patients atteints de cancer : quelle place accorder aux aidants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de santé, un mode d'exercice favorisant l'accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur Internet de médicaments : suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 216-220, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayant-droits : accès restreint au dossier médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 474, p. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des personnes âgées atteintes de troubles psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 103, p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayants droit : accès restreint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 474, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sieste : approche juridique et éthique - De la pratique à la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinent Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 50, pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur internet de médicaments : des questions et beaucoup de craintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 141, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de médicaments en ligne : annulation partielle de l'ordonnance de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.1905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les « déserts médicaux » depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 06, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les &amp;quot;désert médicaux&amp;quot; depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient dans le cadre du contrôle de la tarification à l'activité des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 286, p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'information de l'usager et du patient depuis les lois des 2 janvier et 4 mars 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification à l'activité * Contrôle externe * Règles de facturation * Répétition d'indus * CPAM * Obligation de motivation * TASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judiciarisation et juridicisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de bord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 16, p. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 32, p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la médication officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 283, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier pharmaceutique, une expérience originale d'informatisation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 326-328, p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'intervention des associations de santé dans le processus décisionnel des instances hospitalières et de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), p. 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état civil des enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.act. 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 26, p. 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patient au consommateur, de l'usager au citoyen : euphémisation des mots ou véritable perte de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° spé. " Le sens des mots en droit des personnes et droit de la santé ", p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparente ambiguïté de la délivrance des médicaments en officine pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 28, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité, médicaments et monopole : le débat est lancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits de l'usager en MECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Halnaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du droit des jeunes : La revue d'action juridique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 256, p. 30. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdj.256.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mythes en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinot D., Husson J., Capgras J.-B (dir.), La société en projet – Mélanges en l’honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“デジタルプラットフォームと健康広告、フランス法の下でユーザーはどのように保護されているか？” (Plateformes digitales et publicité en matière de santé, quelle protection des utilisateurs en droit français ? traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keio University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isobe T., Kawashima H., Shibata Y., Horiguchi G., Mizubayashi S. (dir.), プラットフォームと社会基盤</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press, pp.93, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déserts médicaux existent-ils vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ/Lextenso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-Laure Moquet-Anger - Droit, santé, éthique -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ/Lextenso, pp.405, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vielfaure P., Douleurs et souffrances - De l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.407, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« フランスにおける葬儀：遺族への敬意と公衆衛生の調和&amp;quot; (Le domaine funéraire en France : concilier respect du deuil et santé publique, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.303, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine funéraire en France : concilier respect du deuil et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.287, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Право женщины на искусственное прерывание беременности: эволюция законодательства во франции и в россии&amp;quot; (Le droit de la femme à l’interruption artificielle de grossesse : évolution comparée de la législation en France et en Russie, traduit par le co-auteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rostovtseva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Статут. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Т. С. Яценко (Tatyana Yatsenko), Эволюция семейного и наследственного права</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Статут, pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement – Analyse à partir du cas des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Ch., Stanton-Jean M., Deschênes M., Stoklé H.-C. (dir.), Vieillesse et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.153, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ de compétences des professionnels de santé en France : entre variations et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.343, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける医療従事者の能力分野：ばらつきと不確実性の狭間で&amp;quot; (Le champ de compétences des professionnels de santé en France : entre variations et incertitudes, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des enfants sans vie : une reconnaissance ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boulet E., Guilloux R. (dir.), Enfanter, entre normes médicales et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.167, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins, un outil au service des urgences ou de tout le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lami A., Vioujas V. (dir.), Crise des urgences ou crise du système de santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">219. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé, des outils échappant aux métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eddazi F., Dournel S., Allorant P. Guérit F., Intercommunalité et santé – Un nouvel acteur de santé publique ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison : enjeux et perspectives d’une question ignorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Py B., Relations hôpital-prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.245, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraception : le droit de la consommation au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.803, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants des patients aux instances décisionnelles en santé : participation effective ou alibi démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubuis A., Lapérou-Scheneider B., La société civile et la protection juridique de l’environnement et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de la loi du 4 mars 2002 : droits des patients - quid novi ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.193, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : un droit en libéralisation constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.305, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Bruylant, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser son corps par le recours à la chirurgie esthétique, une forme de consumérisme médical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kuhn C., Pomart C., Corps humain, technologies et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.113, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle figure du consommateur en matière de santé : la vente en ligne des médicaments, cas type de résistance du droit interne au droit de l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combet M. (dir.), Le droit européen de la consommation au XXIe siècle : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.185, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla F.; P. Vielfaure; S. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide: de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.742, 2022, À la croisée des regards, 9782848749846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of Interest in Biomedical Research in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Zima, D.N. Weisstub (eds), Medical Research Ethics: Challenges in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 441, Springer, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbé V., Kerléo J.-F, Padovani J., L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.191, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux fausses nouvelles, quel encadrement juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanton-Jean M., Hervé Ch. (dir.), Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et handicap : analyse croisée de deux vulnérabilités - Le cas des personnes handicapées vieillissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piatti M.-Ch, Guillermin M. (dir.), Intelligence(s) artificielle(s) et vulnérabilité(s) : kaléidoscope - Les contreforts de l'éthique et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.77, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll., Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.809, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs du soin ou travailleurs du sexe ? - Réflexions juridiques sur les assistants sexuels dans le champ du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierron J.-P, Vinot D., Chelle E. (dir.), Travail du soin, soin du travail - Préserver la valeur intangible de la relation au sein d’organisations en tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé de l’enfant et le respect de sa vie privée et familiale en droit français : entre autonomie et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tratado de la vulnerabilidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ley, pp.1171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale et reconnaissance sociale de l'enfant à naître : une ambivalence marquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollet. Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charrier; Gaëlle Clavandier; Vincent Gourdon; Catherine Rollet; Nathalie Sage Pranchère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts avant de naître : la mort périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.444, 2018, collection perspectives historiques, 978-2-86906-659-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle majeur du régime de Vichy dans l’encadrement des professions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Benelbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froger Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Benelbaz; Charles Froger; Sébastien Platon; Bruno Berthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'œuvre législative de Vichy d'hier et d'aujourd'hui : rupture(s) et continuité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.298, 2017, thèmes &amp; commentaires : actes, 978-2-247-16281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir du monopole pharmaceutique, le scenario libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; Catherine Maurain; Isabelle Moine-Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal, entre guérison et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dross W., Le végétal saisi par le droit, 272 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé, une notion à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Fortier V., Vialla F. (dir.), La religion dans les établissements de santé, 392 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2013, coll. À la croisée des regards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le droit de la santé cessait d'exister - Fiction ou anticipation sur l'application subséquente du droit de la consommation aux relations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mélanges en l'honneur de Marie-France Callu, 653 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 427, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et vieillissement : la prééminence de la personne face à la perte d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Martinez E., Vialla F. (dir.), Les grands avis du Comité consultatif national d'éthique, 809 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.655, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans le domaine de la santé : des enjeux essentiels aux solutions incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz-Association Henri Capitant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Coll., Les conflits d'intérêts, 250 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz-Association Henri Capitant, p. 181., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental, sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Giami A., Py B., Toniolo A.-M (dir.), Des sexualités et des handicaps - Questions d'intimité, 493 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, p. 457, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mainguy D., Depincé M. (dir.), 40 ans de droit de la consommation 1972-2012 - Bilan et perspectives, 308 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. de la Faculté de droit et de science politique de Montpellier, p. 263, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du fait d'autrui : les établissements médico-sociaux précurseurs des grandes évolutions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Jurisprudences du secteur social et médico-social, 516 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, p. 387, 2012, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.vial.2012.01.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre droit, santé et nouvelles technologies de l'information et de la communication : des opportunités aux incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Duguet A.-M (dir.), Droits des patients, mobilité et accès aux soins, 312 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2011, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament : entre santé publique et consumérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Duguet A.-M (dir.), Droit de la santé publique dans un contexte transnational, 467 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 213, 2010, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incitation et coercition, vers la mise en place de nouveaux dispositifs de régulation de la démographie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Couty E., Kouchner C., Laude A., Tabuteau A. (dir.), La loi HPST - Regards sur la réforme du système de santé, 400 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, p. 197, 2010, coll. Droit et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Laude A., Tabuteau D. (dir.), Sécurité des patients, sécurité des consommateurs : convergences et divergences, 202 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 93, 2009, coll. Droit et santé, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.tabu.2009.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la consommation et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 325, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une possible évolution du droit communautaire du médicament : le projet &amp;quot;Direct-to-consumers advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Blanquet M., De Grove-Valdeyron N. (dir.), Etudes de droit communautaire de la santé et du médicament, 297 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, p. 103, 2009, coll. Etudes de l'IRDEIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte d'enfant né sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 107, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits des usagers dans la protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halnaut Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Viard A. (dir.), La loi de rénovation de l'action sociale au quotidien, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 36, 2006, coll. Technologie de l'action sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles face au deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 214, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fin de vie à l’étranger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 380 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2024, 9782802773191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">パンデミックの時代における基本的権利と公衆衛生の両立,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. Shogaku-sha, 303 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairos. Kairos, 135 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interruption de grossesse en droit comparé - Entre culture et universalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 440 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH édition, pp.186, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.417, 2017, 978-2-7110-2564-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dagognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Litec. 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 654 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières, 638 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots en droit des personnes et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Houlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Montas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les études hospitalières - Revue générale de droit médical, pp.312, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action TACT - Traitement des Alertes de maltraitance en Coopération sur les Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Montois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Moulin Lyon 3/GHU Paris Neurosciences. 2025, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des morts en règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France; Centre Max Weber/Université Jean Monnet, Saint-Etienne; CRDMS/Université Lyon 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer une question incertaine : Le cas des enfants sans vie. PERISENS – Périnatal, Statuts, Enregistrement, Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMW (UMR 5283), CNRS, Mission de recherche Droit et Justice, Fondation des SFVP sous l’égide de la fondation de France, 308 p. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des patients - Résultats de l'Enquête auprès des associations du CISS Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Mbouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel de recensement du respect des droits des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon 3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des usagers du système de santé : outil pour l'élaboration du rapport annuel sur le respect des droits des usagers dans le cadre des conférences de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé; Direction générale de la santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des usagers du système de santé, aide à l'élaboration du rapport spécifique de la Conférence régionale de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La telémédecine, un outil réellement pertinent pour développer l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Veran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du symposium international “Regards croisés sur les transformations de la gestion et des organisations publiques” sur « Les futurs possibles du management public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les inégalités territoriales de santé : réalité, impact sur la santé des usagers et actions/projets innovants pour les réduire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été « L’intelligence artificielle, un outil au service de la santé et de l’éducation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2024, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2024, Table-ronde « Quelle effectivité pour la liberté des femmes d’interrompre leur grossesse ? Regards croisés sur une nouvelle liberté constitutionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit tunisien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Jan 2024, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Douleurs et souffrances de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « Enjeux et difficultés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La santé des soignants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Toulouse Capitole/Université Paris Cité/Association française de droit de la santé (AFDS), Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine: a new tool for public health? An analysis based on french law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international scientifique et pratique « Le droit à l’ère du numérique : droit et technologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Dec 2023, Moscou (on line), Russia. p. 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie en droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quel modèle pour le biodroit de l’Union européenne ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement, analyse à partir du cas français des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir en temps de crise sanitaire analyse critique des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme support du deuil, les trajectoires et vécus des personnes endeuillées face à la perte d’un enfant avant la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le droit dans un contexte de crise. La double épreuve de l’incertitude et de la traduction en pratique des règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Klesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Université Jean-Monnet-Saint-Etienne, Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 30 ans du prix de thèse Jean-Marie-Auby, 30 ans d’évolutions du droit de la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bullukian/Association française de droit de la santé (AFDS)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée annuelle de la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur « Numérique en santé, quels impacts dans l’écosystème de la santé ? » au sujet du commerce électronique de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 20 ans de droit des produits de santé, bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet-Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning and funeral rites in the context of a pandemic: how to reconcile public health and fundamental freedoms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 3e volet »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Tohoku dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Jun 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Inequalities: Distribution of Health Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Summer School: Medical law and bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki,, Jul 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit français » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/I/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Sep 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit japonais » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Nov 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du refus de soins exprimé par les détenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Journée régionale des unités de soins en milieu pénitentiaire « Le refus de soins des patients détenus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier spécialisé Le Vinatier, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde consacrée à « L’accès à la santé mentale en situation de vulnérabilité sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11) Séminaire « Les inégalités sociales de santé : leur impact sur le bien-être et la santé mentale des usagers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Nov 2024, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour la fonction de coordonnateur de la gestion des risques associés aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société française de gestion des risques en santé (SOFGRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de gestion des risques en santé (SOFGRES)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de vie privée et familiale dans la jurisprudence de la Cour européenne des droits de l’homme, une notion centrale mais insaisissable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L’intimité et le droit à la vie privée dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IETT/Faculté des langues), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les données de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’économie politique de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of JSPS programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « JSPS briefing session »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan society for the promotion of science (JSPS), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde « Nouveaux modes de sépulture – Innover, réguler et légiférer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber/Pôle funéraire public, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit vietnamien » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Dec 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie en santé : concept, enjeux, traductions… et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Démocratie en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence régionale de santé de Corse/Conseil national de la refondation – Santé, Jan 2024, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire France/Québec, « Regards croisés sur les évolutions des systèmes de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et handicap en établissement : enjeux et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les après-midi de la protection sociale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 (Institut d’études du travail de Lyon, IETL), May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire inhumer ou crématiser avec son animal domestique, qu’en dit le droit français ? Réflexions sur une pratique invisible pour la norme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e rencontre du Groupe d’anthropologie et d’archéologie funéraire (GAAF), « Rencontre autour de l’invisible dans la tombe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire (GAAF), May 2024, Chalons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en bonne santé, quelle place de la sexualité ? Analyse juridique de la difficile conciliation du respect des libertés et des exigences organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse « HART : Nouvelles technologies et qualité de vie des séniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience, une forme légale de refus de soigner pour motif religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Laïcité, fait religieux et santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Feb 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rencontres autour du ‘vieillir en bonne santé’ »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Académie internationale d’éthique, médecine et politique publique (AIEMP), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit mexicain » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/’Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité, entre consommation et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université francophone d’été de l’Institut international pour la francophonie (2IF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homicide involontaire de l’enfant à naître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit japonais » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Sep 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the succession of a child conceived by medically assisted procreation if a parent dies during the process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et pratique sur les évolution du droit de la famille et des successions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Oct 2023, Moscou (on line), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les relations hôpital/prison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jan 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Afrique/Moyen-Orient - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Apr 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’état d’avancée du projet de recherche/Analyse et mise en lien des autres terrains d’enquête/Méthodologie et calendrier de rédaction du rapport final/Mode de valorisation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Des normes juridiques aux pratiques des acteurs de terrain en temps de pandémie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padoue/Université Jean Moulin Lyon 3/UMR Centre Max Weber/HES-SO, Jun 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Asie/Pacifique - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse “Healthy Aging and the Role of Technology (HART)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève/Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins palliatifs et gestion hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le droit face à la mort, principes et réalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte juridique des formes d’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les formes d’engagement des personnes soignées et accompagnées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/FEHAP Auvergne-Rhône-Alpes/France Assos Santé, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mots pour dire la mort en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « La mort, et si on s’éduquait ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne/MSH de Clermont-Ferrand/Centre Jean Perrin/IRESP, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2023, Table-ronde « Maltraitance des personnes âgées en EHPAD : quelles leçons tirer des scandales récents ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming notes/Training programme and credit system: Presentation of the French experience; Moderator of the roundtable discussion/Supervision & co-supervision system: Presentation of the French experience; Moderator of the roundtable discussion/Internal and external quality assurance: Presentation of the French experience; Moderator of the roundtable discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Erasmus+ Capacity Building « Reforming doctoral education in Armenia towards knowledge based society and internationalization of the higher education research / ARMDOCT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opposabilité des directives de l’ONU en matière de désinstitutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Haro sur l’institution : enjeux et perspectives des directives de l’ONU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Crise des urgences ou crise du système de santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Inégalités sociales et discriminations en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Association française de droit de la santé (AFDS)/Ecole nationale supérieure de la sécurité sociale (EN3S),, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Santé « L’inclusion et la désinstitutionalisation : nouveaux paradigmes ou injonctions pour innover dans le champ de la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business school,, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe centrale et orientale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, May 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assistance médicale à la procréation : enjeux, analyse, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Enjeux bioéthiques en droit français »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université de Kyoto, Sep 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de la démarche qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été franco-canadienne en gestion des services de santé « P(a)enser nos organisations de santé », 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Laval, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Naître ou ne pas naître de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit colombien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Dec 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit canadien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Nov 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfant et refus de dépistage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les outils favorisant l’accès aux soins dans un contexte de déserts médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et pluridisciplinaire « Déserts médicaux, gestion des ressources en santé et responsabilité des acteurs : quelles innovations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke/Université Jean Moulin Lyon 3, Nov 2023, Sherbooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe occidentale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des directives anticipées à la personne de confiance : esprit et effectivité de certains des outils proposés en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-japonais « Droit et principes en matière de soins de fin de vie – Une étude comparative du Japon, des Etats-Unis et de la France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université Sophia, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories juridiques du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La construction des catégories du handicap »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Approche juridique de la vérité/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Approches éthiques et juridiques de la vérité en science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2023, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit belge » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Oct 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Autonomie des mineurs et santé reproductive en droit français/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "L’autonomie en santé au prisme des cultures et de l’universalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2022, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes relatives aux inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Services pharmaceutiques et parcours de soins – Etude juridique d’une mutation territorialisée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims-Champagne-Ardennes, Mar 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable scientifique de la session “Seclusion and restraint in psychiatry: legal and practical issues of derogatory measures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health (IALMH)/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants nés sans vie en droit français : enjeux, analyse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, outil pertinent de lutte contre les inégalités territoriales de santé ? Analyse à partir du cas des IDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon infirmier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du droit funéraire français en période de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Décès et deuils en temps d’épidémie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (UMR CNRS)/HES-SO (Suisse), clôturant le projet de recherche financé par l’ANR et le Fonds national suisse, May 2022, Paris, Sénat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage, données personnelles et protection de la santé publique : comment concilier l’inconciliable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 2e volet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Dec 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déserts médicaux aux inégalités territoriales de santé : comment lutter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier d’Ardèche méridionale, Jun 2022, Aubenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité du « devenir parent » : le cas des enfants sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Normes procréatives et pluralité du « devenir parent »"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (Université Lyon 2, Université Jean Monnet Saint Etienne, ENS de Lyon, CNRS)/Laboratoire Sciences, Société, Historicité, Éducation et Pratiques (S2HEP)/Institut des Sciences pharmaceutiques et biologiques (ISPB) de l’Université Claude Bernard Lyon 1, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vieillir chez soi de l’Antiquité au XXIe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide, de l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "1982-2022, les 40 ans de l’AFDS - Les mouvements du droit de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de droit de la santé (AFDS)/Université Paris-Panthéon-Assas/Université Paris Cité (ECEVE), Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The Policy of Doctoral Education: Quo Vadis?” ; Speaker in the workshop &amp;quot;Restructuring and re-organization of DE: do we need it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Institutional regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilinius University, May 2022, Vilinus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur L’acte d’enfants sans vie, esprit et contenu des normes juridiques en faveur du deuil périnatal/Présidence de la session 5 « Accompagner le processus de deuil »/Présidence de la session 7 « Poursuivre la réflexion par-delà les frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les enfants sans vie – Administrer une question incertaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse critique des dérogations au droit funéraire mises en place pendant le Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Intervention sur Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Mode d’élaboration et esprit des normes en matière funéraire en période de crise sanitaire" dans le cadre du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean Monnet Saint-Etienne/Centre Max Weber, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « L’émergence d’un nouvel acteur en matière de santé : l’intercommunalité »/Présidence de la session « Une approche des actions intercommunales par les instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communautés, métropoles et santé : vers un renouvellement des acteurs et politiques publiques locales en santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse dans les Amériques - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’environnement sur la natalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire "La natalité comme enjeu stratégique de politique de santé publique" (10e colloque international France-Chine/8e rencontre franco-chinoise de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre sino-européen de l’Université de médecine et des sciences de la santé de Shanghai, l’Institut de recherche en santé de l'Université Jiao Tong de Shanghai et le Centre de recherches juridiques en droit privé et en droit de la santé de l’Université Paris 8, Dec 2022, Shanghai (&amp; virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "20 ans de la loi du 4 mars 2002, droits des patients quid novi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions entre santé publique et accès aux soins des personnes en situation de handicap en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé, handicap(s) et dépendance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Clermont Auvergne/Université de Guyane,, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les soins funéraires en période de crise sanitaire : comment concilier santé publique et libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "COVID-19 et droit - Regards croisés franco-japonais"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Mar 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une demande d’IVG tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Donner naissance ou interrompre sa grossesse en temps de crise sanitaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices civils de Lyon (équipe de psychopathologie périnatale de l’HFME)/Université Jean Moulin Lyon 3 (CRDMS/IRPHIL)/Université Claude Bernard Lyon 1 (S2HEP)/Centre Max Weber/Centre de diagnostic prénatal de l’HFME, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du règlement sanitaire international et la sécurité sanitaire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La santé durable comme vecteur de progrès social et économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval/Université Jean Moulin Lyon 3, Nov 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs / Présidence de la session de l’après-midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La loi du 2 janvier 2002, 20 ans après : la transformation du secteur médico-social et social à l’épreuve des faits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité accrue de la personne endeuillée en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autonomie et protection de la personne vulnérable en matière de santé - Au croisement du droit, de l’éthique, de la médecine et du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des droits des résidents : le regard du juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Argent et maltraitances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALMA 34, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legal framework of seclusion and restraint: an essay in normative history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of doctoral schools - Issues, analysis and perspectives from the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMDOCT webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains de l’encadrement de la contention et de l’isolement en psychiatrie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet international de recherche (avec Philippe Pedrot)/Intervention sur Champs de compétences des professionnels de santé – Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon –"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Sep 2022, Paris et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luto y ritos funerarios en contexto de pandemia: cómo conciliar salud pública y libertades fundamentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Jornadas nacionales de derecho de la salud/VIe seminario internacional de bioderecho "Vulnerabilidades, salud y derechos: estrategias para la post-pandemia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red internacional de bioderecho/Universidad de Buenos Aires, Sep 2021, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du dépistage néonatal dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Developing the national policies and regulations of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Mar 2021, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde sur La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del principio de la vida al final de la vida: cuestiones bioéticas contemporáneas en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratiques funéraires en situation de crise sanitaire – Approche comparée France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisotti Marcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consulat général de France à Sao Paulo/UNESCO/Nexo, Oct 2021, Sao Paulo (Visio), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session &amp;quot;De « one health » à « une seule santé », état des lieux et définition juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La solidarité écologique en question - Une loi pour « une seule sante » en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur les liens entre IA et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "IA et santé en temps de pandémie",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/Université d’Ottawa/Université de Lyon, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches juridiques après un accident cardiovasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "C’est ma santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de cardiologie/Grand Lyon/France Info, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier liberté d’aller et de venir et obligation de sécurité en EHPAD en période de pandémie ? – le cas des sorties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19 : quels enseignements éthiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris/SFFEM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, un outil pertinent pour lutter contre les inégalités territoriales de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres de géographie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2021, Rennes et en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses juridiques face aux fausses nouvelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intégrité scientifique, fausses nouvelles et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international de recherche en éthique biomédicale (IIREB), Journées Franco-québécoises 2021, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d’informations entre équipes et établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transparence, secret professionnel et assurance en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IAL/IFROSS/CRDMS), May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Deuil et rites funéraires en période de pandémie/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "Quelle éthique des sciences en temps de pandémie ?", Chaire UNESCO « Éthique, Science et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l’assistance médicale à la procréation dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIFRE contract (industrial convention for research training) as the university-industry partnership framework in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire international ARMDOCT, "Collaborative doctoral education: University-Industry partnerships"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The new funding scheme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Oct 2021, Tsakhkadzor, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la mort en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise, Jun 2021, Beyrouth (en ligne), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : dispositif général ou spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’accès aux soins des personnes les plus démunies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Toulon, de Montpellier, Jean Moulin Lyon 3, d’Aix Marseille et l’Espace éthique méditerranéen, Jan 2021, Toulon (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El final de la vida en Francia: problemas y desafíos juridicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2021, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir seul en EHPAD en période de crise sanitaire : une double maltraitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19, âgisme(s) et maltraitance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "L’éthique à l’épreuve de la crise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Hauts de France, Jul 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chairman in the workshop &amp;quot;Internal and external quality assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Kick off meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2020, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los ritos funebres en tiempo de pandemia – Aspectos de derecho frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Dilemas bioéticos en las relaciones de familia durante el aislamiento social - Perspectivas internacioles y locales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, May 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droit funéraire : les tensions entre l’hygiène et les liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "La santé durable à l'épreuve de la COVID-19"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Institut international de la francophonie, Entretiens Jacques Cartier, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des enjeux relatifs à l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde/débat public "Quels enjeux éthiques pour la recherche à l’ère des mégadonnées et de l’IA ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon/IDEX Lyon, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los derechos de los pacientes en Francia: problemas y desafíos actuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes délocalisés, un outil pertinent pour répondre aux défis de l’enseignement supérieur en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Forum tripartite de l'enseignement supérieur Chine-France-Afrique « L'impact de l’épidémie du Covid-19 sur l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wuhan, Oct 2020, Wuhan (Virtual), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition juridique des limites de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Prise en charge palliative de l’extrême prématurité en salle de naissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux Ec’laur/Esppéra/Aurore, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parcours et protection de la personne en situation de handicap : accompagnement et enjeux patrimoniaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/IFROSS)/Institut national des formations notariales (INFN), Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police and structure of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Doctoral education perspectives in Europa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Jul 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence des données de santé à caractère personnel limitée par la protection de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La transparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, des Journées de l’Ecole doctorale de droit par les Universités Jean Moulin Lyon 3, Lumière Lyon 2 et Jean Monnet Saint Etienne, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aging population: french legal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “China - France Dialogue on the Challenges of Aging”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, East China university of political science and law/Université Jean Moulin Lyon 3, Mar 2019, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and sustainable development: a legal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “Sino-French Sustainable Development Forum-Health and sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai university/Université Jean Moulin Lyon 3, Mar 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « La conférence de la zone Europe de la Jeune chambre internationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen Jeune Chambre Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeune Chambre économique, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur le secret professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quand le patient rencontre la recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX DEVweCAN, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé et territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced death in a legal analysis, a licence to kill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd indo-french international forensic congress, "Strengthening forensics by bridging law and forensic medicine: a path forward"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université de Manipal, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore programs, relevant tool for internationalization of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop of the Internationalisation Program (PRINT/CAPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sao Paulo, Sep 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques, inégalités territoriales de santé et droits des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le virage numérique comme vecteur de l'égalité territoriale en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mc Gill/Université Jean Moulin Lyon 3, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques du deuil périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans la table-ronde « Repenser la formation pour un service de santé efficient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international “Les Confluences franco-chinoises – Santé et alimentation, vers une route de la soie sanitaire”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville et Métropole de Lyon/Nouvel institut franco-chinois/Fondation Prospective Innovation, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur « Les universités franco-X et le développement du volet recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres Campus France de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déserts médicaux », accès aux soins et liberté d'installation : le territoire au coeur des préoccupations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et liberté d'installation : l'exercice en société au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice en société des professions de santé" organisé par l'Equipe de droit privé et l'IFROSS - Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France. p. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de droit de la consommation" organisé par le Centre de droit de la consommation et du marché de l'Université Montpellier 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France. p. 427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droit des usagers dans les secteurs sanitaire et médico-social : des droits convergents ou divergents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distinction entre le sanitaire et le médico-social a-t-elle encore un sens ? organisé par l'Association française de droit de la santé et la FEHAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le droit de la santé et la Justice" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêt en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les conflits d'intérêts " organisé par l'Association Henri Capitant et l'Équipe de droit privé de l'Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France. p. 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients de la médecine libérale : de l'accès aux soins à la représentation des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice de la médecine face aux mutations du modèle libéral" organisé par le laboratoire Droit et changement social (UMR CNRS 6297) et le Département de médecine générale de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal et la protection de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le végétal" organisé par l'Equipe de droit privé de l'Université Jean Moulin - Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France. p. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience - croisements du droit et de l'éthique autour du commencement de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le commencement de la vie : aspects légaux et éthiques" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient, instrument à charge et à décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance d'étude "Les pouvoirs de sanction des ARS" organisée par l'Association française de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les inégalités d'accès territorial en matière de santé depuis la loi HPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les évènements de l'année en économie médicale" organisé par le Journal d'économie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux produits et services de santé face aux nouvelles technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droits des patients, mobilité et accès aux soins" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. p. 312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force juridique des recommandations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Assises nationales des sages-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droit de la santé publique dans un contexte transnational" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. p. 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Patient, personne, citoyen, client.. usager - Places, rôles, figures dans le champ de la santé" organisée par l'ISTC-Université catholique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lille, Belgique. p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et esprit du droit de la santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Droit et santé - Regards croisés franco-cambodgiens" organisé par l'Université des sciences de la santé du Cambodge, l'IFROSS, l'Ordre des médecins du Cambodge, l'Ordre départemental des médecins du Rhône et L@Fett-mh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire de recherche "Regards croisés sur marché et santé", organisée par le Graphos et EconomiX (Univ. Paris X Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé : convergences et divergences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sécurité des patients, sécurité des consommateurs : convergences et divergences" organisé par l'Institut Droit et Santé de l'Univ. Paris Descartes, la Chaire Santé de Sciences-Po Paris en partenariat avec l'Institut national de la consommation et la Commission de sécurité des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'usager dans le système de santé français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Organisation et communication au sein des systèmes de santé", 77e congrès international ACFAS, Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euphémisation des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le sens des mots en droit des personnes et droit de la santé" organisé par Centre de recherche en droit privé (CRDP) de l'Univ. de Bretagne occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brest, France. p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire : utilité et conditions d'effectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion "Voix de l'usager et voies de la démocratie sanitaires dans les établissements de santé non lucratifs" organisée par la FEHAP et l'URIOPSS-Ile de France en partenariat avec le CISS-IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité à destination du public en matière de médicaments : état et évolution des cadres français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La mobilité en santé", XIXe Congrès de l'Association latine d'analyse des systèmes de santé (ALASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient et le système de santé au prisme du consumérisme : résistance ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consommation et résistance(s) des consommateurs" organisé par l'Univ. Paris 12 et l'Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision en santé publique et rôle des usagers du système de santé : une utile participation pour une nécessaire co-décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de santé publique "Décision en santé publique : obligation, négociation, participation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la toxicomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit médical et hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé aux éditions Larcier &amp;quot;L’interruption de grossesse en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « Maison de retraite – Droits et devoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Contraindre ou inciter, l’épineuse gestion des déserts médicaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « En carte : les inégalités de soin en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Inégalités territoriales de santé : &amp;quot;On ne peut pas régler la question des déserts médicaux sans une politique d'aménagement du territoire forte&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entrevista : ‘Países com sistema público de saúde reagem melhor a pandemias’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur le consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;Les recommandations de bonnes pratiques : un outil, pas une recette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId409"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Rousset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1768-8062</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079920217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">90760545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000064374838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin éventuelle de l'obligation de mise en bière et potentiels modes de sépulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 07, pp.336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05515948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 214 (2), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.214.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait religieux et établissements de santé : brefs propos rétrospectifs sur une relation à éclipses,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Youhnovski Sagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à la parentalité en droit français, le cas de l’assistance médicale à la procréation et de la gestation pour autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernière étape franchie pour la réforme des physiciens médicaux, enfin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life: from advance directives to the trusted person, the spirit and effectiveness of some of the tools available under French law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life and ethics/Sophia Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French telemedicine system: challenges, procedures and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Issues in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des couples confrontés à une fausse couche - Entrée en vigueur de la loi n° 2023-567 du 7 juillet 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVG instrumentales par les sages-femmes : l’expérimentation est lancée… mais déjà validée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04090256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation du corps d'un enfant sans vie par un établissement de santé, utile recadrage du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des Accidents et des Catastrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail des étudiants de troisième cycle et des médecins : nouveaux rebondissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04251201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l’Université de l’USEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience en matière d'aide active à mourir - Réflexion prospective sur un outil essentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.1272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ESAT ne peut pas rompre un contrat de soutien et d'aide par le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des mineurs et santé reproductive en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderniser le système de santé français : brève analyse rétrospective de 70 ans de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista juridica franco-argentina/Revue juridique franco-argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration libérale et indépendance d’exercice, les précisions de la chambre disciplinaire du Conseil national de l’ordre infirmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les déserts médicaux, encore et toujours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation importante du régime juridique de l’interruption de grossesse – Analyse de la loi n° 2022-295 du 2 mars 2022 visant à renforcer le droit à l’avortement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des usagers depuis la loi du 4 mars 2002, un dispositif en construction permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les enfants sans vie, un dispositif parachevé - À propos de la circulaire du 12 juillet 2022 de présentation des dispositions issues de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déserts médicaux et liberté d’installation des professionnels de santé, comment favoriser l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuil et rites funéraires en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2-3, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutionnalisation du droit à l’interruption de grossesse : le Chili dit non !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, pp.1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres de santé et répartition de l’offre de soins sur le territoire, les modalités des contrats-types enfin définies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : quand les inégalités territoriales se cumulent aux inégalités socio-économiques de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires et crise sanitaire : le Conseil d'État s'en mêle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier liberté d’aller et venir et obligation de sécurité en EHPAD en période de pandémie, l’apport du Conseil d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finis les PADHUE ? Voici les praticiens associés !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;identité » pour les enfants nés sans vie ? À propos de la proposition de loi visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme majeure en Argentine : l'interruption de grossesse légalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdiction de référencement payant des sites de commerce électronique de médicaments : revirement du Conseil d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication - Commerce électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’&amp;quot;identité&amp;quot; des enfants sans vie : l’étape du Sénat franchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référencement des sites de vente des médicaments, suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer le système de santé, encore et toujours... Aperçu de la loi n° 2021-502 du 26 avril 2021 visant à améliorer le système de santé par la confiance et la simplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8-9, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux professions médicales et pharmaceutiques des praticiens étrangers : violation du principe d'égalité devant la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation continue du régime juridique des recherches sur l'embryon et sur les cellules souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de la famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance des symboles en droit : le cas de l’individualisation des enfants nés sans vie - A propos de la loi n° 2021-1576 du 6 décembre 2021 visant à nommer les enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51-52, pp.1347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de début d’exercice, nouvel outil en faveur de l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autonomie croissante des aides-soignants et des auxiliaires de puériculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique hospitalière : quelle revalorisation pour les corps paramédicaux en voie d’extinction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opération de la cataracte sans autorisation : responsabilité pénale d'un ophtalmologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18 ans de vente en ligne des médicaments : un régime juridique majeur oui, un régime juridique mature, rien n’est moins sûr !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret professionnel dans le champ de la santé, l'exception confirme-t-elle toujours le principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin juridique des assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Crise sanitaire mondiale et transformations des pratiques funéraires en Europe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Direito.UnB </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol. 05 (n° 2), p. 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et inégalités territoriales de santé : la vente en ligne de médicaments, nouvel outil face à une pénurie éventuelle de pharmacies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.100594. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2020.100594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Partnership Agreement & Strategic Partnership Agreement, what future for relations between France and Japan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keizai Boeki Kenkuy-The studies in Economics and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan « Ma santé 2022 » : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homéopathie : dans quel cadre juridique s’inscrit la décision de dérembourser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de l'accès aux soins dans le plan Ma santé 2022 : entre innovation et timidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie et droit de la concurrence, une méfiance mutuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS, pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généralisation du tiers payant : heurs et malheurs d’une réforme incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vioujas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La modernisation du système de santé : un an d'application de la loi du 26 janvier 2016, 24, pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatoire et soins de ville : comment favoriser la déambulation croisée du patient et du professionnel de santé libéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, HS, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et règlement intérieur en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 530, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement des patients atteints de cancer : quelle place accorder aux aidants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, HS, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de santé, un mode d'exercice favorisant l'accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 03, pp.450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur Internet de médicaments : suite et fin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 216-220, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayant-droits : accès restreint au dossier médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 474, p. 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des personnes âgées atteintes de troubles psychiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 103, p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentants légaux et ayants droit : accès restreint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 474, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente sur internet de médicaments : des questions et beaucoup de craintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 141, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sieste : approche juridique et éthique - De la pratique à la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinent Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 50, pp.383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de médicaments en ligne : annulation partielle de l'ordonnance de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.1905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02216607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les &amp;quot;désert médicaux&amp;quot; depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient dans le cadre du contrôle de la tarification à l'activité des établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 286, p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les « déserts médicaux » depuis la loi HPST : entre désillusions et espoirs nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 06, pp.1061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'information de l'usager et du patient depuis les lois des 2 janvier et 4 mars 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarification à l'activité * Contrôle externe * Règles de facturation * Répétition d'indus * CPAM * Obligation de motivation * TASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02, pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02237093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judiciarisation et juridicisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de bord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 16, p. 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 32, p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la médication officinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 283, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier pharmaceutique, une expérience originale d'informatisation en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 326-328, p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'intervention des associations de santé dans le processus décisionnel des instances hospitalières et de santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), p. 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 26, p. 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du patient au consommateur, de l'usager au citoyen : euphémisation des mots ou véritable perte de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° spé. " Le sens des mots en droit des personnes et droit de la santé ", p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état civil des enfants nés sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.act. 553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparente ambiguïté de la délivrance des médicaments en officine pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 28, p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité, médicaments et monopole : le débat est lancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02210861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits de l'usager en MECS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Halnaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal du droit des jeunes : La revue d'action juridique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 256, p. 30. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdj.256.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mythes en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinot D., Husson J., Capgras J.-B (dir.), La société en projet – Mélanges en l’honneur du Professeur Jean-Pierre Claveranne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“デジタルプラットフォームと健康広告、フランス法の下でユーザーはどのように保護されているか？” (Plateformes digitales et publicité en matière de santé, quelle protection des utilisateurs en droit français ? traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keio University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isobe T., Kawashima H., Shibata Y., Horiguchi G., Mizubayashi S. (dir.), プラットフォームと社会基盤</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keio University Press, pp.93, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vielfaure P., Douleurs et souffrances - De l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.407, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« フランスにおける葬儀：遺族への敬意と公衆衛生の調和&amp;quot; (Le domaine funéraire en France : concilier respect du deuil et santé publique, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.303, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine funéraire en France : concilier respect du deuil et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.287, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déserts médicaux existent-ils vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ/Lextenso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-Laure Moquet-Anger - Droit, santé, éthique -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ/Lextenso, pp.405, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Право женщины на искусственное прерывание беременности: эволюция законодательства во франции и в россии&amp;quot; (Le droit de la femme à l’interruption artificielle de grossesse : évolution comparée de la législation en France et en Russie, traduit par le co-auteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rostovtseva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Статут. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Т. С. Яценко (Tatyana Yatsenko), Эволюция семейного и наследственного права</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Статут, pp.111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement – Analyse à partir du cas des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hervé Ch., Stanton-Jean M., Deschênes M., Stoklé H.-C. (dir.), Vieillesse et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.153, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des enfants sans vie : une reconnaissance ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boulet E., Guilloux R. (dir.), Enfanter, entre normes médicales et représentations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.167, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ de compétences des professionnels de santé en France : entre variations et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G., Pédrot Ph., Isobe T., Kawashima H., Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.343, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">フランスにおける医療従事者の能力分野：ばらつきと不確実性の狭間で&amp;quot; (Le champ de compétences des professionnels de santé en France : entre variations et incertitudes, traduit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Isobe T., Kawashima H., Rousset G., Pédrot Ph., パンデミックの時代における基本的権利と公衆衛生の両立</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shogaku-sha, pp.200, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins, un outil au service des urgences ou de tout le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lami A., Vioujas V. (dir.), Crise des urgences ou crise du système de santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.89, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">219. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison : enjeux et perspectives d’une question ignorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Py B., Relations hôpital-prison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.245, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé, des outils échappant aux métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eddazi F., Dournel S., Allorant P. Guérit F., Intercommunalité et santé – Un nouvel acteur de santé publique ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation des représentants des patients aux instances décisionnelles en santé : participation effective ou alibi démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubuis A., Lapérou-Scheneider B., La société civile et la protection juridique de l’environnement et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraception : le droit de la consommation au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vialla F., Vieilfaure P. Lambert-Garrel L. (dir.), Naître ou ne pas naître de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.803, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de la loi du 4 mars 2002 : droits des patients - quid novi ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH, pp.193, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Bruylant, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitriser son corps par le recours à la chirurgie esthétique, une forme de consumérisme médical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kuhn C., Pomart C., Corps humain, technologies et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.113, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France : un droit en libéralisation constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousset G. (dir.), L’interruption de grossesse, entre culture et universalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.305, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle figure du consommateur en matière de santé : la vente en ligne des médicaments, cas type de résistance du droit interne au droit de l’union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combet M. (dir.), Le droit européen de la consommation au XXIe siècle : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.185, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Vialla F.; P. Vielfaure; S. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide: de l’Antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, pp.742, 2022, À la croisée des regards, 9782848749846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of Interest in Biomedical Research in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T. Zima, D.N. Weisstub (eds), Medical Research Ethics: Challenges in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 441, Springer, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Epitoge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barbé V., Kerléo J.-F, Padovani J., L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Epitoge, pp.191, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux fausses nouvelles, quel encadrement juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanton-Jean M., Hervé Ch. (dir.), Ethique, intégrité scientifique et fausses nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.24, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et handicap : analyse croisée de deux vulnérabilités - Le cas des personnes handicapées vieillissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions des archives contemporaines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piatti M.-Ch, Guillermin M. (dir.), Intelligence(s) artificielle(s) et vulnérabilité(s) : kaléidoscope - Les contreforts de l'éthique et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions des archives contemporaines, pp.77, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir pendant le Covid-19 : analyse des dérogations au droit funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lexisnexis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coll., Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.809, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs du soin ou travailleurs du sexe ? - Réflexions juridiques sur les assistants sexuels dans le champ du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierron J.-P, Vinot D., Chelle E. (dir.), Travail du soin, soin du travail - Préserver la valeur intangible de la relation au sein d’organisations en tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, pp.143, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé de l’enfant et le respect de sa vie privée et familiale en droit français : entre autonomie et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fulchiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lafferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tratado de la vulnerabilidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ley, pp.1171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection pénale et reconnaissance sociale de l'enfant à naître : une ambivalence marquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollet. Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charrier; Gaëlle Clavandier; Vincent Gourdon; Catherine Rollet; Nathalie Sage Pranchère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morts avant de naître : la mort périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.444, 2018, collection perspectives historiques, 978-2-86906-659-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir du monopole pharmaceutique, le scenario libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; Catherine Maurain; Isabelle Moine-Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH édition, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle majeur du régime de Vichy dans l’encadrement des professions de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Benelbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froger Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Benelbaz; Charles Froger; Sébastien Platon; Bruno Berthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'œuvre législative de Vichy d'hier et d'aujourd'hui : rupture(s) et continuité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.298, 2017, thèmes &amp; commentaires : actes, 978-2-247-16281-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé, une notion à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Fortier V., Vialla F. (dir.), La religion dans les établissements de santé, 392 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2013, coll. À la croisée des regards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si le droit de la santé cessait d'exister - Fiction ou anticipation sur l'application subséquente du droit de la consommation aux relations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mélanges en l'honneur de Marie-France Callu, 653 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 427, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et vieillissement : la prééminence de la personne face à la perte d'autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Martinez E., Vialla F. (dir.), Les grands avis du Comité consultatif national d'éthique, 809 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.655, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal, entre guérison et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dross W., Le végétal saisi par le droit, 272 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 89, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans le domaine de la santé : des enjeux essentiels aux solutions incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz-Association Henri Capitant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Coll., Les conflits d'intérêts, 250 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz-Association Henri Capitant, p. 181., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental, sexualité et consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Giami A., Py B., Toniolo A.-M (dir.), Des sexualités et des handicaps - Questions d'intimité, 493 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, p. 457, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mainguy D., Depincé M. (dir.), 40 ans de droit de la consommation 1972-2012 - Bilan et perspectives, 308 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. de la Faculté de droit et de science politique de Montpellier, p. 263, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité du fait d'autrui : les établissements médico-sociaux précurseurs des grandes évolutions juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Jurisprudences du secteur social et médico-social, 516 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, p. 387, 2012, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.vial.2012.01.0387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre droit, santé et nouvelles technologies de l'information et de la communication : des opportunités aux incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Duguet A.-M (dir.), Droits des patients, mobilité et accès aux soins, 312 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 289, 2011, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament : entre santé publique et consumérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Duguet A.-M (dir.), Droit de la santé publique dans un contexte transnational, 467 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Etudes hospitalières, p. 213, 2010, coll. Séminaire d'actualité de droit médical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre incitation et coercition, vers la mise en place de nouveaux dispositifs de régulation de la démographie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Couty E., Kouchner C., Laude A., Tabuteau A. (dir.), La loi HPST - Regards sur la réforme du système de santé, 400 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, p. 197, 2010, coll. Droit et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Laude A., Tabuteau D. (dir.), Sécurité des patients, sécurité des consommateurs : convergences et divergences, 202 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 93, 2009, coll. Droit et santé, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.tabu.2009.01.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la consommation et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 325, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une possible évolution du droit communautaire du médicament : le projet &amp;quot;Direct-to-consumers advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Blanquet M., De Grove-Valdeyron N. (dir.), Etudes de droit communautaire de la santé et du médicament, 297 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, p. 103, 2009, coll. Etudes de l'IRDEIC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acte d'enfant né sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vialla F. (dir.), Les grandes décisions du droit médical, 664 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 107, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre des droits des usagers dans la protection de l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halnaut Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Viard A. (dir.), La loi de rénovation de l'action sociale au quotidien, 222 p.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 36, 2006, coll. Technologie de l'action sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles face au deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 214, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fin de vie à l’étranger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 380 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2024, 9782802773191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">パンデミックの時代における基本的権利と公衆衛生の両立,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsu Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haluna Kawashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shogaku-sha. Shogaku-sha, 303 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament et le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairos. Kairos, 135 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interruption de grossesse en droit comparé - Entre culture et universalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. Bruylant, 440 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monopole pharmaceutique et son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moine-Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEH édition, pp.186, 2017, cahiers de droit de la santé, 978-2-84874-691-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.417, 2017, 978-2-7110-2564-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dagognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Litec. 2013, 978-2-7110-1829-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 654 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Etudes hospitalières, 638 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des mots en droit des personnes et droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Houlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Montas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les études hospitalières - Revue générale de droit médical, pp.312, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-action TACT - Traitement des Alertes de maltraitance en Coopération sur les Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Aragona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Montois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Jean Moulin Lyon 3/GHU Paris Neurosciences. 2025, 88 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des morts en règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France; Centre Max Weber/Université Jean Monnet, Saint-Etienne; CRDMS/Université Lyon 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04825961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer une question incertaine : Le cas des enfants sans vie. PERISENS – Périnatal, Statuts, Enregistrement, Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CMW (UMR 5283), CNRS, Mission de recherche Droit et Justice, Fondation des SFVP sous l’égide de la fondation de France, 308 p. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des patients - Résultats de l'Enquête auprès des associations du CISS Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Mbouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel de recensement du respect des droits des usagers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon 3. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit des usagers du système de santé : outil pour l'élaboration du rapport annuel sur le respect des droits des usagers dans le cadre des conférences de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Santé; Direction générale de la santé. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect des droits des usagers du système de santé, aide à l'élaboration du rapport spécifique de la Conférence régionale de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La telémédecine, un outil réellement pertinent pour développer l’accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Veran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e édition du symposium international “Regards croisés sur les transformations de la gestion et des organisations publiques” sur « Les futurs possibles du management public »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Panthéon-Assas, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les inégalités territoriales de santé : réalité, impact sur la santé des usagers et actions/projets innovants pour les réduire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été « L’intelligence artificielle, un outil au service de la santé et de l’éducation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2024, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit tunisien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Jan 2024, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le droit peut-il répondre à la douleur de la personne endeuillée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Douleurs et souffrances de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « Enjeux et difficultés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La santé des soignants »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Toulouse Capitole/Université Paris Cité/Association française de droit de la santé (AFDS), Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine: a new tool for public health? An analysis based on french law.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque international scientifique et pratique « Le droit à l’ère du numérique : droit et technologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Dec 2023, Moscou (on line), Russia. p. 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie en droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quel modèle pour le biodroit de l’Union européenne ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde sur « Numérique en santé, quels impacts dans l’écosystème de la santé ? » au sujet du commerce électronique de médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 20 ans de droit des produits de santé, bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet-Saint-Etienne, Mar 2024, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement, analyse à partir du cas français des personnes âgées dépendantes en établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir en temps de crise sanitaire analyse critique des dérogations au droit funéraire français mises en place pendant le covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Nov 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme support du deuil, les trajectoires et vécus des personnes endeuillées face à la perte d’un enfant avant la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le droit dans un contexte de crise. La double épreuve de l’incertitude et de la traduction en pratique des règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Clavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Klesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Des morts et des règles - Normes en partage, compromis et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Université Jean-Monnet-Saint-Etienne, Centre Max Weber, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence du droit de la consommation sur le droit de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « 30 ans du prix de thèse Jean-Marie-Auby, 30 ans d’évolutions du droit de la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Bullukian/Association française de droit de la santé (AFDS)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée annuelle de la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2024, Table-ronde « Quelle effectivité pour la liberté des femmes d’interrompre leur grossesse ? Regards croisés sur une nouvelle liberté constitutionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit japonais » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Nov 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du refus de soins exprimé par les détenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Journée régionale des unités de soins en milieu pénitentiaire « Le refus de soins des patients détenus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier spécialisé Le Vinatier, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde consacrée à « L’accès à la santé mentale en situation de vulnérabilité sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11) Séminaire « Les inégalités sociales de santé : leur impact sur le bien-être et la santé mentale des usagers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Assos Santé Auvergne-Rhône-Alpes/Université Jean Moulin Lyon 3, Nov 2024, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourning and funeral rites in the context of a pandemic: how to reconcile public health and fundamental freedoms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 3e volet »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Tohoku dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Jun 2023, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Inequalities: Distribution of Health Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Summer School: Medical law and bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki,, Jul 2024, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit français » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/I/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Sep 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel cadre juridique pour la fonction de coordonnateur de la gestion des risques associés aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société française de gestion des risques en santé (SOFGRES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de gestion des risques en santé (SOFGRES)/Université Jean Moulin Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie en santé : concept, enjeux, traductions… et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Démocratie en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence régionale de santé de Corse/Conseil national de la refondation – Santé, Jan 2024, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de vie privée et familiale dans la jurisprudence de la Cour européenne des droits de l’homme, une notion centrale mais insaisissable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L’intimité et le droit à la vie privée dans le monde anglophone »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IETT/Faculté des langues), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les données de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’économie politique de Lyon, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences of JSPS programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « JSPS briefing session »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan society for the promotion of science (JSPS), Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation de la table-ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde « Nouveaux modes de sépulture – Innover, réguler et légiférer »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean-Monnet-Saint-Etienne/Centre Max Weber/Pôle funéraire public, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit vietnamien » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Dec 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire France/Québec, « Regards croisés sur les évolutions des systèmes de santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et handicap en établissement : enjeux et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les après-midi de la protection sociale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 (Institut d’études du travail de Lyon, IETL), May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire inhumer ou crématiser avec son animal domestique, qu’en dit le droit français ? Réflexions sur une pratique invisible pour la norme juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e rencontre du Groupe d’anthropologie et d’archéologie funéraire (GAAF), « Rencontre autour de l’invisible dans la tombe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’anthropologie et d’archéologie funéraire (GAAF), May 2024, Chalons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en bonne santé, quelle place de la sexualité ? Analyse juridique de la difficile conciliation du respect des libertés et des exigences organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse « HART : Nouvelles technologies et qualité de vie des séniors »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience, une forme légale de refus de soigner pour motif religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Laïcité, fait religieux et santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/EDPL), Feb 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, sexualité et vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rencontres autour du ‘vieillir en bonne santé’ »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Académie internationale d’éthique, médecine et politique publique (AIEMP), Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La stérilisation à visée contraceptive en droit mexicain » au sein du Deuxième cycle de conférences de droit comparé de la santé « La stérilisation à visée contraceptive en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/’Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS), Oct 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité, entre consommation et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université francophone d’été de l’Institut international pour la francophonie (2IF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homicide involontaire de l’enfant à naître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit japonais » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Sep 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the succession of a child conceived by medically assisted procreation if a parent dies during the process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et pratique sur les évolution du droit de la famille et des successions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université nationale de recherche « École des hautes études en sciences économiques » (HSE Moscou), Oct 2023, Moscou (on line), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les relations hôpital/prison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jan 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Afrique/Moyen-Orient - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Apr 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte juridique des formes d’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les formes d’engagement des personnes soignées et accompagnées »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/FEHAP Auvergne-Rhône-Alpes/France Assos Santé, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels mots pour dire la mort en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « La mort, et si on s’éduquait ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont-Auvergne/MSH de Clermont-Ferrand/Centre Jean Perrin/IRESP, Jun 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du droit 2023, Table-ronde « Maltraitance des personnes âgées en EHPAD : quelles leçons tirer des scandales récents ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcoming notes/Training programme and credit system: Presentation of the French experience; Moderator of the roundtable discussion/Supervision & co-supervision system: Presentation of the French experience; Moderator of the roundtable discussion/Internal and external quality assurance: Presentation of the French experience; Moderator of the roundtable discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Erasmus+ Capacity Building « Reforming doctoral education in Armenia towards knowledge based society and internationalization of the higher education research / ARMDOCT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’opposabilité des directives de l’ONU en matière de désinstitutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Haro sur l’institution : enjeux et perspectives des directives de l’ONU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service d’accès aux soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Crise des urgences ou crise du système de santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Mar 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des dispositifs juridiques de réduction des inégalités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Inégalités sociales et discriminations en santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité/Association française de droit de la santé (AFDS)/Ecole nationale supérieure de la sécurité sociale (EN3S),, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capgras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque Santé « L’inclusion et la désinstitutionalisation : nouveaux paradigmes ou injonctions pour innover dans le champ de la santé ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business school,, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe centrale et orientale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, May 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de la démarche qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été franco-canadienne en gestion des services de santé « P(a)enser nos organisations de santé », 3e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Laval, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assistance médicale à la procréation : enjeux, analyse, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Enjeux bioéthiques en droit français »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université de Kyoto, Sep 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’état d’avancée du projet de recherche/Analyse et mise en lien des autres terrains d’enquête/Méthodologie et calendrier de rédaction du rapport final/Mode de valorisation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Des normes juridiques aux pratiques des acteurs de terrain en temps de pandémie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padoue/Université Jean Moulin Lyon 3/UMR Centre Max Weber/HES-SO, Jun 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse en Asie/Pacifique - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Feb 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire franco-suisse “Healthy Aging and the Role of Technology (HART)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève/Université Jean Moulin Lyon 3, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins palliatifs et gestion hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le droit face à la mort, principes et réalités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître sans vie : de l’importance des symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Naître ou ne pas naître de l’Antiquité au XXIe siècle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit canadien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Nov 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit colombien » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Dec 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Le cas de la France/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « L’interruption de grossesse en Europe occidentale - analyse juridique comparée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Jun 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de l’enfant et refus de dépistage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les outils favorisant l’accès aux soins dans un contexte de déserts médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et pluridisciplinaire « Déserts médicaux, gestion des ressources en santé et responsabilité des acteurs : quelles innovations ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke/Université Jean Moulin Lyon 3, Nov 2023, Sherbooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie : des directives anticipées à la personne de confiance : esprit et effectivité de certains des outils proposés en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-japonais « Droit et principes en matière de soins de fin de vie – Une étude comparative du Japon, des Etats-Unis et de la France »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aichi/Université Sophia, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catégories juridiques du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La construction des catégories du handicap »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Approche juridique de la vérité/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Approches éthiques et juridiques de la vérité en science »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jul 2023, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Modération des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire « La fin de vie en droit belge » au sein du Premier cycle de droit comparé de la santé « La fin de vie en droit comparé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de législation comparée/Université Jean Moulin Lyon 3/Agence universitaire de la francophonie (AUF)/Association française de droit de la santé (AFDS)/Revue de droit sanitaire et social (Dalloz), Oct 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Autonomie des mineurs et santé reproductive en droit français/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "L’autonomie en santé au prisme des cultures et de l’universalisme"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2022, Toulouse &amp; Virtual France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du droit funéraire français en période de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Décès et deuils en temps d’épidémie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (UMR CNRS)/HES-SO (Suisse), clôturant le projet de recherche financé par l’ANR et le Fonds national suisse, May 2022, Paris, Sénat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage, données personnelles et protection de la santé publique : comment concilier l’inconciliable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon – 2e volet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Keio dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Dec 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des déserts médicaux aux inégalités territoriales de santé : comment lutter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre hospitalier d’Ardèche méridionale, Jun 2022, Aubenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité du « devenir parent » : le cas des enfants sans vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Normes procréatives et pluralité du « devenir parent »"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Max Weber (Université Lyon 2, Université Jean Monnet Saint Etienne, ENS de Lyon, CNRS)/Laboratoire Sciences, Société, Historicité, Éducation et Pratiques (S2HEP)/Institut des Sciences pharmaceutiques et biologiques (ISPB) de l’Université Claude Bernard Lyon 1, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et maintien au domicile des personnes âgées : solution ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vieillir chez soi de l’Antiquité au XXIe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Vernes, Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements psychiatriques confrontés au suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le suicide, de l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients : droits et rôles nouveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "1982-2022, les 40 ans de l’AFDS - Les mouvements du droit de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de droit de la santé (AFDS)/Université Paris-Panthéon-Assas/Université Paris Cité (ECEVE), Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur L’acte d’enfants sans vie, esprit et contenu des normes juridiques en faveur du deuil périnatal/Présidence de la session 5 « Accompagner le processus de deuil »/Présidence de la session 7 « Poursuivre la réflexion par-delà les frontières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les enfants sans vie – Administrer une question incertaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Centre Max Weber, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de la mort en période de pandémie : analyse critique des dérogations au droit funéraire mises en place pendant le Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The Policy of Doctoral Education: Quo Vadis?” ; Speaker in the workshop &amp;quot;Restructuring and re-organization of DE: do we need it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Institutional regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilinius University, May 2022, Vilinus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes relatives aux inégalités territoriales de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Services pharmaceutiques et parcours de soins – Etude juridique d’une mutation territorialisée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims-Champagne-Ardennes, Mar 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable scientifique de la session “Seclusion and restraint in psychiatry: legal and practical issues of derogatory measures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health (IALMH)/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants nés sans vie en droit français : enjeux, analyse et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Mar 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, outil pertinent de lutte contre les inégalités territoriales de santé ? Analyse à partir du cas des IDEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon infirmier 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Intervention sur Le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Mode d’élaboration et esprit des normes en matière funéraire en période de crise sanitaire" dans le cadre du projet de recherche FUNÉFIS : Normes et pratiques funéraires en situation de crise sanitaire – Le cas de la covid-19, France, Italie, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Jean Monnet Saint-Etienne/Centre Max Weber, Sep 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session « L’émergence d’un nouvel acteur en matière de santé : l’intercommunalité »/Présidence de la session « Une approche des actions intercommunales par les instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communautés, métropoles et santé : vers un renouvellement des acteurs et politiques publiques locales en santé ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Nov 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs/Conclusion comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "L’interruption de grossesse dans les Amériques - analyse juridique comparée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IFROSS/CRDMS/2IF)/Société de législation comparée/Agence universitaire de la francophonie (AUF)/éditions Bruylant, Nov 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’environnement sur la natalité en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire "La natalité comme enjeu stratégique de politique de santé publique" (10e colloque international France-Chine/8e rencontre franco-chinoise de la santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre sino-européen de l’Université de médecine et des sciences de la santé de Shanghai, l’Institut de recherche en santé de l'Université Jiao Tong de Shanghai et le Centre de recherches juridiques en droit privé et en droit de la santé de l’Université Paris 8, Dec 2022, Shanghai (&amp; virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de représentation des usagers dans le système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "20 ans de la loi du 4 mars 2002, droits des patients quid novi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tensions entre santé publique et accès aux soins des personnes en situation de handicap en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé, handicap(s) et dépendance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université Clermont Auvergne/Université de Guyane,, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les soins funéraires en période de crise sanitaire : comment concilier santé publique et libertés fondamentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "COVID-19 et droit - Regards croisés franco-japonais"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Mar 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legal framework of seclusion and restraint: an essay in normative history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIth International congress on law and mental health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Academy of Law and Mental Health/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of doctoral schools - Issues, analysis and perspectives from the French experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMDOCT webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2022, Lyon ( en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une demande d’IVG tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Donner naissance ou interrompre sa grossesse en temps de crise sanitaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices civils de Lyon (équipe de psychopathologie périnatale de l’HFME)/Université Jean Moulin Lyon 3 (CRDMS/IRPHIL)/Université Claude Bernard Lyon 1 (S2HEP)/Centre Max Weber/Centre de diagnostic prénatal de l’HFME, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du règlement sanitaire international et la sécurité sanitaire universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La santé durable comme vecteur de progrès social et économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval/Université Jean Moulin Lyon 3, Nov 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs / Présidence de la session de l’après-midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La loi du 2 janvier 2002, 20 ans après : la transformation du secteur médico-social et social à l’épreuve des faits"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité accrue de la personne endeuillée en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autonomie et protection de la personne vulnérable en matière de santé - Au croisement du droit, de l’éthique, de la médecine et du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité des droits des résidents : le regard du juriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Argent et maltraitances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALMA 34, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux contemporains de l’encadrement de la contention et de l’isolement en psychiatrie en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de médecine légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1/Université Jean Moulin Lyon 3, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet international de recherche (avec Philippe Pedrot)/Intervention sur Champs de compétences des professionnels de santé – Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Concilier santé et droits fondamentaux en période de pandémie - Une analyse juridique des expériences de la France et du Japon –"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé dans le cadre du Programme Hubert Curien (PHC Sakura) proposé par la Japan Society for the Promotion of Science, le Ministère français de l’Europe et des Affaires étrangères, le Ministère français de l’Enseignement supérieur et de la recherche et Campus France, Sep 2022, Paris et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luto y ritos funerarios en contexto de pandemia: cómo conciliar salud pública y libertades fundamentales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Jornadas nacionales de derecho de la salud/VIe seminario internacional de bioderecho "Vulnerabilidades, salud y derechos: estrategias para la post-pandemia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red internacional de bioderecho/Universidad de Buenos Aires, Sep 2021, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme du dépistage néonatal dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société française de dépistage néonatal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de dépistage néonatal, Dec 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et pratiques funéraires en situation de crise sanitaire – Approche comparée France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisotti Marcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consulat général de France à Sao Paulo/UNESCO/Nexo, Oct 2021, Sao Paulo (Visio), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présidence de la session &amp;quot;De « one health » à « une seule santé », état des lieux et définition juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "La solidarité écologique en question - Une loi pour « une seule sante » en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Rochelle, Dec 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur les liens entre IA et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "IA et santé en temps de pandémie",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/Université d’Ottawa/Université de Lyon, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles démarches juridiques après un accident cardiovasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "C’est ma santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération française de cardiologie/Grand Lyon/France Info, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier liberté d’aller et de venir et obligation de sécurité en EHPAD en période de pandémie ? – le cas des sorties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19 : quels enseignements éthiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris/SFFEM, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conventionnement sélectif, un outil pertinent pour lutter contre les inégalités territoriales de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres de géographie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2021, Rennes et en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses juridiques face aux fausses nouvelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Intégrité scientifique, fausses nouvelles et réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut international de recherche en éthique biomédicale (IIREB), Journées Franco-québécoises 2021, Mar 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d’informations entre équipes et établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transparence, secret professionnel et assurance en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (IAL/IFROSS/CRDMS), May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention sur Deuil et rites funéraires en période de pandémie/Présidence de l’atelier « Jeunes chercheurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été "Quelle éthique des sciences en temps de pandémie ?", Chaire UNESCO « Éthique, Science et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO « Éthique, Science et Société », Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l’assistance médicale à la procréation dans la loi relative à la bioéthique du 2 août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIFRE contract (industrial convention for research training) as the university-industry partnership framework in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire international ARMDOCT, "Collaborative doctoral education: University-Industry partnerships"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Developing the national policies and regulations of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Mar 2021, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde sur La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation aux instances décisionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La société civile et la protection juridique de l’environnement et de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne-Franche-Comté, Sep 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del principio de la vida al final de la vida: cuestiones bioéticas contemporáneas en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker in the panel discussion &amp;quot;The new funding scheme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Regulatory framework of doctoral education"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Oct 2021, Tsakhkadzor, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El final de la vida en Francia: problemas y desafíos juridicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2021, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la mort en période de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise, Jun 2021, Beyrouth (en ligne), Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux soins des personnes les plus démunies : dispositif général ou spécifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L’accès aux soins des personnes les plus démunies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Toulon, de Montpellier, Jean Moulin Lyon 3, d’Aix Marseille et l’Espace éthique méditerranéen, Jan 2021, Toulon (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir seul en EHPAD en période de crise sanitaire : une double maltraitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Covid-19, âgisme(s) et maltraitance(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jun 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chairman in the workshop &amp;quot;Internal and external quality assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Kick off meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Feb 2020, Erevan, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los ritos funebres en tiempo de pandemia – Aspectos de derecho frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Dilemas bioéticos en las relaciones de familia durante el aislamiento social - Perspectivas internacioles y locales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Buenos Aires, May 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et droit funéraire : les tensions entre l’hygiène et les liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "La santé durable à l'épreuve de la COVID-19"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Institut international de la francophonie, Entretiens Jacques Cartier, Nov 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des enjeux relatifs à l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde/débat public "Quels enjeux éthiques pour la recherche à l’ère des mégadonnées et de l’IA ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon/IDEX Lyon, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrompre sa grossesse en période de pandémie : analyse critique des (tentatives de) dérogations mises en place pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque virtuel "L’éthique à l’épreuve de la crise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Hauts de France, Jul 2020, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los derechos de los pacientes en Francia: problemas y desafíos actuales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Austral, Nov 2020, Buenos Aires (Online), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes délocalisés, un outil pertinent pour répondre aux défis de l’enseignement supérieur en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Forum tripartite de l'enseignement supérieur Chine-France-Afrique « L'impact de l’épidémie du Covid-19 sur l'enseignement supérieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wuhan, Oct 2020, Wuhan (Virtual), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition juridique des limites de la viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Prise en charge palliative de l’extrême prématurité en salle de naissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseaux Ec’laur/Esppéra/Aurore, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Parcours et protection de la personne en situation de handicap : accompagnement et enjeux patrimoniaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CRDMS/IFROSS)/Institut national des formations notariales (INFN), Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police and structure of doctoral education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international ARMDOCT, "Doctoral education perspectives in Europa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université internationale EURASIA, Jul 2020, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence des données de santé à caractère personnel limitée par la protection de la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La transparence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, des Journées de l’Ecole doctorale de droit par les Universités Jean Moulin Lyon 3, Lumière Lyon 2 et Jean Monnet Saint Etienne, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aging population: french legal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “China - France Dialogue on the Challenges of Aging”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, East China university of political science and law/Université Jean Moulin Lyon 3, Mar 2019, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and sustainable development: a legal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international “Sino-French Sustainable Development Forum-Health and sustainable development”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghai university/Université Jean Moulin Lyon 3, Mar 2019, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « La conférence de la zone Europe de la Jeune chambre internationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen Jeune Chambre Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jeune Chambre économique, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards juridiques sur le secret professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Quand le patient rencontre la recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX DEVweCAN, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les inégalités territoriales de santé : enjeux et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Santé et territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Orléans, Dec 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced death in a legal analysis, a licence to kill?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd indo-french international forensic congress, "Strengthening forensics by bridging law and forensic medicine: a path forward"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon 3/Université de Manipal, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore programs, relevant tool for internationalization of higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop of the Internationalisation Program (PRINT/CAPES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sao Paulo, Sep 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations numériques, inégalités territoriales de santé et droits des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le virage numérique comme vecteur de l'égalité territoriale en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mc Gill/Université Jean Moulin Lyon 3, Nov 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques du deuil périnatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Journée de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Aurore, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans la table-ronde « Repenser la formation pour un service de santé efficient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international “Les Confluences franco-chinoises – Santé et alimentation, vers une route de la soie sanitaire”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville et Métropole de Lyon/Nouvel institut franco-chinois/Fondation Prospective Innovation, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur « Les universités franco-X et le développement du volet recherche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition des Rencontres Campus France de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus France, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déserts médicaux », accès aux soins et liberté d'installation : le territoire au coeur des préoccupations de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.415-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins et liberté d'installation : l'exercice en société au secours de la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice en société des professions de santé" organisé par l'Equipe de droit privé et l'IFROSS - Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France. p. 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du droit de la consommation réside-t-il dans son application au champ de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "40 ans de droit de la consommation" organisé par le Centre de droit de la consommation et du marché de l'Université Montpellier 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France. p. 427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droit des usagers dans les secteurs sanitaire et médico-social : des droits convergents ou divergents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La distinction entre le sanitaire et le médico-social a-t-elle encore un sens ? organisé par l'Association française de droit de la santé et la FEHAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La judiciarisation de la santé : entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le droit de la santé et la Justice" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. p. 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêt en matière de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les conflits d'intérêts " organisé par l'Association Henri Capitant et l'Équipe de droit privé de l'Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France. p. 181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients de la médecine libérale : de l'accès aux soins à la représentation des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'exercice de la médecine face aux mutations du modèle libéral" organisé par le laboratoire Droit et changement social (UMR CNRS 6297) et le Département de médecine générale de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal et la protection de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le végétal" organisé par l'Equipe de droit privé de l'Université Jean Moulin - Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lyon, France. p. 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clause de conscience - croisements du droit et de l'éthique autour du commencement de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Le commencement de la vie : aspects légaux et éthiques" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier patient, instrument à charge et à décharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Claveranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance d'étude "Les pouvoirs de sanction des ARS" organisée par l'Association française de droit de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. p. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les inégalités d'accès territorial en matière de santé depuis la loi HPST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les évènements de l'année en économie médicale" organisé par le Journal d'économie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux produits et services de santé face aux nouvelles technologies de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droits des patients, mobilité et accès aux soins" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France. p. 312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force juridique des recommandations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Assises nationales des sages-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions récentes et à venir du droit français du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole européenne d'été de Droit de la santé "Droit de la santé publique dans un contexte transnational" organisée par l'ARFDM et l'Université Paul Sabatier - Toulouse 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Toulouse, France. p. 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment nommer la personne prise en compte par le système de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Patient, personne, citoyen, client.. usager - Places, rôles, figures dans le champ de la santé" organisée par l'ISTC-Université catholique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lille, Belgique. p. 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et esprit du droit de la santé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international "Droit et santé - Regards croisés franco-cambodgiens" organisé par l'Université des sciences de la santé du Cambodge, l'IFROSS, l'Ordre des médecins du Cambodge, l'Ordre départemental des médecins du Rhône et L@Fett-mh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Phnom Penh, Cambodge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche juridique du consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire de recherche "Regards croisés sur marché et santé", organisée par le Graphos et EconomiX (Univ. Paris X Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation de suivi en droit de la consommation et en droit de la santé : convergences et divergences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sécurité des patients, sécurité des consommateurs : convergences et divergences" organisé par l'Institut Droit et Santé de l'Univ. Paris Descartes, la Chaire Santé de Sciences-Po Paris en partenariat avec l'Institut national de la consommation et la Commission de sécurité des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'usager dans le système de santé français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Organisation et communication au sein des systèmes de santé", 77e congrès international ACFAS, Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'euphémisation des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le sens des mots en droit des personnes et droit de la santé" organisé par Centre de recherche en droit privé (CRDP) de l'Univ. de Bretagne occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brest, France. p. 201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sanitaire : utilité et conditions d'effectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion "Voix de l'usager et voies de la démocratie sanitaires dans les établissements de santé non lucratifs" organisée par la FEHAP et l'URIOPSS-Ile de France en partenariat avec le CISS-IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La publicité à destination du public en matière de médicaments : état et évolution des cadres français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La mobilité en santé", XIXe Congrès de l'Association latine d'analyse des systèmes de santé (ALASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient et le système de santé au prisme du consumérisme : résistance ou participation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Consommation et résistance(s) des consommateurs" organisé par l'Univ. Paris 12 et l'Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision en santé publique et rôle des usagers du système de santé : une utile participation pour une nécessaire co-décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de santé publique "Décision en santé publique : obligation, négociation, participation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la toxicomanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit médical et hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé aux éditions Larcier &amp;quot;L’interruption de grossesse en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien accordé sur « Maison de retraite – Droits et devoirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Contraindre ou inciter, l’épineuse gestion des déserts médicaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « En carte : les inégalités de soin en France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien « Inégalités territoriales de santé : &amp;quot;On ne peut pas régler la question des déserts médicaux sans une politique d'aménagement du territoire forte&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entrevista : ‘Países com sistema público de saúde reagem melhor a pandemias’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview sur le consumérisme médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial &amp;quot;Les recommandations de bonnes pratiques : un outil, pas une recette magique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, p. 261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="171DD92A"/>
+    <w:nsid w:val="175F1059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1768-8062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079920217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90760545" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000064374838" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Da&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992427v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2020.100594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vioujas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Halnaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdj.256.0030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rostovtseva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991907v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991886v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991937v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Basset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafferri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maurain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922941v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delouv&#233;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922948v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vial.2012.01.0387" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925947v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.tabu.2009.01.0093" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halnaut Dominique" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Isobe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluna Kawashima" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527361v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999498v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925986v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mbouna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992555v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992475v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992568v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992465v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990830v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992493v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992492v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992557v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992571v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992503v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992592v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990821v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992644v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991063v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992647v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992638v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992583v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992626v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992620v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992588v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992639v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992646v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992598v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992650v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992600v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991044v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992585v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992709v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992699v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991090v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992725v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991075v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992711v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992704v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992708v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990842v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992707v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992702v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992668v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992655v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992653v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992729v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992728v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992727v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992657v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991085v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992733v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992706v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992701v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990855v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992734v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990903v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992743v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990881v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisotti Marcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991120v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999306v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999329v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999321v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999314v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999297v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992740v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990913v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990890v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991114v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999332v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999299v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999352v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990941v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990932v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999338v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999360v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990919v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991127v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999345v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990925v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999377v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guittet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990989v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990978v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999450v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999366v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999364v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990950v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999374v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353678v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925991v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926001v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925993v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926002v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925998v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925996v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926006v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925995v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926007v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926008v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926011v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926009v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926012v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926013v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926021v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926018v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926015v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926019v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999455v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999395v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999416v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999421v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999414v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925985v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925983v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-rousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1768-8062" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079920217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90760545" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000064374838" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.214.0006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Da&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999429v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491181v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2020.100594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vioujas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02237093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Halnaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdj.256.0030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991847v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rostovtseva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991932v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fulchiron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bidaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafferri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet. Catherine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moine-Dupuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maurain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froger Charles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922941v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delouv&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guigue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vial.2012.01.0387" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925946v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925947v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.tabu.2009.01.0093" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925949v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925950v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925948v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halnaut Dominique" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999486v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Isobe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluna Kawashima" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999494v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999498v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801190v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00922946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565958v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verrecchia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houlou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mbouna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915614v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925989v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Veran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992560v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990814v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991017v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992480v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992505v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992492v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990800v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992508v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992557v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992499v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992561v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992573v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992590v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992592v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990821v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992644v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992626v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992620v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992588v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992631v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992624v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992598v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991035v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992647v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992638v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992583v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992594v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992650v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992595v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992709v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991075v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992711v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992708v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992698v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992663v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992702v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992726v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992699v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991090v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992668v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992655v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992654v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992728v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992727v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992701v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990855v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992657v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991085v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992733v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992661v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992706v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992703v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992670v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990897v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991102v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisotti Marcia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992736v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999306v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992737v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999329v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999321v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999314v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999297v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990913v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990903v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999291v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992743v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990881v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990890v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990867v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991114v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999332v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999299v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990941v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999338v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999360v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999352v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990919v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991127v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990925v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999377v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guittet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990978v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999450v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999366v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999364v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990962v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990950v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991231v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999372v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999437v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353678v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925991v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926001v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925993v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926002v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925998v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925996v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926006v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926007v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926004v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926008v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926010v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926011v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926009v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926014v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926017v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926013v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926021v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926018v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926016v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00926019v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999455v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999395v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999404v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999416v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999421v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999414v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999409v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925985v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925983v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>