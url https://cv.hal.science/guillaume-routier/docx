--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1668,351 +1668,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del compromiso a la desvinculación corporal. Un enfoque sociológico plural de las dinámicas, rupturas y permanencias identitarias ante la aceptación del peligro en los deportes en la naturaleza</w:t>
+                <w:t xml:space="preserve">Rompre avec le danger : une analyse sociologique du désengagement corporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.232 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2013.836354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146945v1</w:t>
+                <w:t xml:space="preserve">hal-01671451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancée en âge/études, et le poids des groupes de pairs dans l'incitation et la régulation des ivresse estudiantines</w:t>
+                <w:t xml:space="preserve">Del compromiso a la desvinculación corporal. Un enfoque sociológico plural de las dinámicas, rupturas y permanencias identitarias ante la aceptación del peligro en los deportes en la naturaleza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.209--212</w:t>
+              <w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (4), pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146939v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conduites d'alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Avancée en âge/études, et le poids des groupes de pairs dans l'incitation et la régulation des ivresse estudiantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21, pp.213--218</w:t>
+              <w:t xml:space="preserve">, 2013, pp.209--212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146940v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rompre avec le danger : une analyse sociologique du désengagement corporel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conduites d'alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.213--218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2013.836354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671451v1</w:t>
+                <w:t xml:space="preserve">hal-02146940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement corporel : une alternative au concept polythétique de « sports à risque » en sciences sociales</w:t>
               </w:r>
@@ -2400,51 +2400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2585,90 +2585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2704,273 +2704,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bodin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robène</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
+              <w:t xml:space="preserve">, 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344811v1</w:t>
+                <w:t xml:space="preserve">halshs-00630824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Philippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.19</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00630824v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation du danger par les navigateurs hauturiers. Une perspective d’analyse sociologique plurielle</w:t>
               </w:r>
@@ -3129,64 +3129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,236 +4945,236 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raquette à neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245931v1</w:t>
+                <w:t xml:space="preserve">halshs-03016386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sports de pagaie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402556v1</w:t>
+                <w:t xml:space="preserve">hal-03245931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ski alpin</w:t>
               </w:r>
@@ -5363,128 +5363,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La randonnée pédestre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sports de pagaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831477v1</w:t>
+                <w:t xml:space="preserve">hal-02402556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t>
               </w:r>
@@ -5565,51 +5565,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marche nordique</w:t>
+                <w:t xml:space="preserve">La randonnée pédestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
@@ -5642,51 +5642,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016371v1</w:t>
+                <w:t xml:space="preserve">hal-03831477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t>
               </w:r>
@@ -5774,229 +5774,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marche nordique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402599v1</w:t>
+                <w:t xml:space="preserve">halshs-03016371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquette à neige</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016386v1</w:t>
+                <w:t xml:space="preserve">hal-02402599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La luge</w:t>
               </w:r>
@@ -6178,122 +6178,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
+                <w:t xml:space="preserve">Présentation de quelques résultats de la recherche &amp;quot;Trail-Running : activités, espaces, lieux - territorialités et mobilités (TRAEL-TM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pratiques récréatives en nature et événements sportifs territoriaux face aux enjeux de transition. État des lieux et perspectives dans le domaine du trail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lebreton Florian; Bessy Olivier, Sep 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411605v1</w:t>
+                <w:t xml:space="preserve">hal-05353070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J’ai un peu honte, mais je prends la voiture. » Les mobilités associées au trail-running face aux enjeux environnementaux contemporains</w:t>
               </w:r>
@@ -6368,938 +6368,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le running aujourd’hui : observatoires, baromètres et big data. Quand la méthodologie trahit les promesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PROGEDO, Colloque international « Les enjeux des Jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411807v1</w:t>
+                <w:t xml:space="preserve">hal-05411605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility behaviour of trail runners to events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer le running aujourd’hui : observatoires, baromètres et big data. Quand la méthodologie trahit les promesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference 2025 (IMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Symposium PROGEDO, Colloque international « Les enjeux des Jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267832v1</w:t>
+                <w:t xml:space="preserve">hal-05411807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe des traileurs face aux enjeux environnementaux des mobilités : entre engagement dans les trajets quotidiens et « désengagement » dans les déplacements pour la pratique</w:t>
+                <w:t xml:space="preserve">Mobility behaviour of trail runners to events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’AFS « Environnement(s) et inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie - RT31 Sociologie du sport et des activités physiques, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Mountain Conference 2025 (IMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158469v1</w:t>
+                <w:t xml:space="preserve">hal-05267832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser quantitativement des données qualitatives. L’exemple de la lexicométrie appliquée au traitement de la question alimentaire dans la presse sportive spécialisée en trail-running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le paradoxe des traileurs face aux enjeux environnementaux des mobilités : entre engagement dans les trajets quotidiens et « désengagement » dans les déplacements pour la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Congrès internationale de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA) - Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’AFS « Environnement(s) et inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie - RT31 Sociologie du sport et des activités physiques, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107225v1</w:t>
+                <w:t xml:space="preserve">hal-05158469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de quelques résultats de la recherche &amp;quot;Trail-Running : activités, espaces, lieux - territorialités et mobilités (TRAEL-TM)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser quantitativement des données qualitatives. L’exemple de la lexicométrie appliquée au traitement de la question alimentaire dans la presse sportive spécialisée en trail-running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques récréatives en nature et événements sportifs territoriaux face aux enjeux de transition. État des lieux et perspectives dans le domaine du trail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lebreton Florian; Bessy Olivier, Sep 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">XIII Congrès internationale de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA) - Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353070v1</w:t>
+                <w:t xml:space="preserve">hal-05107225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser son alimentation en ultra-trail. Circulation et concurrence entre savoirs scientifiques et savoirs expérientiels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">Promesses et limites des big data pour l’étude des pratiques sportives : le cas des applications de course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, savoirs et sociétés, XXIIe congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport (S2MS) : La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences du sport de l'Université de Bourgogne, Laboratoire GRECO, Maison des Sciences de l'Homme (MSH) de Dijon, Dec 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678545v1</w:t>
+                <w:t xml:space="preserve">hal-04970877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les terrains du trail-running à partir du récit spatial et de la carte sensible. Retour d’expériences et perspectives de recherches</w:t>
+                <w:t xml:space="preserve">Optimiser son alimentation en ultra-trail. Circulation et concurrence entre savoirs scientifiques et savoirs expérientiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Deroche</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CR35 Sociologie du sports « Sciences sociales du sports, savoirs et sociétés en dialogues », XXIIe congrès international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Sciences, savoirs et sociétés, XXIIe congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678313v1</w:t>
+                <w:t xml:space="preserve">hal-04678545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses et limites des big data pour l’étude des pratiques sportives : le cas des applications de course à pied</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Enquêter sur les terrains du trail-running à partir du récit spatial et de la carte sensible. Retour d’expériences et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport (S2MS) : La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences du sport de l'Université de Bourgogne, Laboratoire GRECO, Maison des Sciences de l'Homme (MSH) de Dijon, Dec 2024, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">CR35 Sociologie du sports « Sciences sociales du sports, savoirs et sociétés en dialogues », XXIIe congrès international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970877v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+                <w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faites la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103576v1</w:t>
+                <w:t xml:space="preserve">hal-04131648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Soulé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Faites la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131648v1</w:t>
+                <w:t xml:space="preserve">hal-04103576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accidentologie sportive : un état des lieux selon l’ENPPS 2020</w:t>
               </w:r>
@@ -8272,407 +8272,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd World Hockey Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419772v1</w:t>
+                <w:t xml:space="preserve">hal-02419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Hockey Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Congrès de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419754v1</w:t>
+                <w:t xml:space="preserve">hal-02419772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires professionnelles dans la branche sport. Analyse sociologique des dynamiques de stabilisation et de précarisation à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference of the European Association for Sport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">7e Congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419756v1</w:t>
+                <w:t xml:space="preserve">hal-03936906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires professionnelles dans la branche sport. Analyse sociologique des dynamiques de stabilisation et de précarisation à l'oeuvre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauthier-Maltais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">25th Conference of the European Association for Sport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936906v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t>
               </w:r>
@@ -9127,260 +9127,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accidentologie : un angle mort de la connaissance du phénomène sportif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’engagement au désengagement corporel. Analyse sociologique des difficultés à rompre avec le danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude “Sport, santé et prévention” de l’UFR STAPS de l’Université Paris-Est-Marne-la-Vallée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896337v1</w:t>
+                <w:t xml:space="preserve">hal-02895338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concertation préalable : un instrument de gestion d’une politique publique innovante en matière de sport de nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accidentologie : un angle mort de la connaissance du phénomène sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de management du Sport, du tourisme sportif et des loisirs actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude “Sport, santé et prévention” de l’UFR STAPS de l’Université Paris-Est-Marne-la-Vallée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896364v1</w:t>
+                <w:t xml:space="preserve">hal-02896337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’engagement au désengagement corporel. Analyse sociologique des difficultés à rompre avec le danger</w:t>
+                <w:t xml:space="preserve">La concertation préalable : un instrument de gestion d’une politique publique innovante en matière de sport de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées internationales de management du Sport, du tourisme sportif et des loisirs actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895338v1</w:t>
+                <w:t xml:space="preserve">hal-02896364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux du pôle management et gestion des risques de l’équipe de recherche du contrat sur l’organisation, la pratique et le développement du tourisme et des loisirs sportifs et de nature au sein du territoire de la Métropole Nice – Côte d’Azur</w:t>
               </w:r>
@@ -9910,64 +9910,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10018,51 +10018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarisme théorique : perspective pour la sociologie des « sports à risque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10134,51 +10134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de la Société de Sociologie du Sport de la Langue Françaises (3SLF)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« du local au global : le sport enjeu de culture et de développement »</w:t>
@@ -10325,51 +10325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conduits d’alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11038,252 +11038,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146661v1</w:t>
+                <w:t xml:space="preserve">hal-02892371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Vanpoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146630v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t>
+                <w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
@@ -11294,94 +11294,94 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892371v1</w:t>
+                <w:t xml:space="preserve">hal-02146630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Vanpoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11519,252 +11519,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
+                <w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146598v1</w:t>
+                <w:t xml:space="preserve">hal-02146617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t>
+                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernardeau Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146617v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
@@ -11792,97 +11792,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146558v1</w:t>
+                <w:t xml:space="preserve">hal-02146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
@@ -11910,73 +11910,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146583v1</w:t>
+                <w:t xml:space="preserve">hal-02146558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12172,51 +12172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F31829"/>
+    <w:nsid w:val="1DF9CA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12403,51 +12403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-routier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6612-3407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155375725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02871924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02091265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sontag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Routier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-routier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6612-3407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155375725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02871924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02091265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sontag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836354" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Routier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>