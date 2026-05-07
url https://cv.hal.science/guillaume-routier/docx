--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -590,252 +590,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gels, bananes et coca. Une ethnographie des conduites alimentaires en ultra-trail</w:t>
+                <w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t>
+                <w:t xml:space="preserve">Jade Isner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774254v1</w:t>
+                <w:t xml:space="preserve">hal-03439329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t>
+                <w:t xml:space="preserve">Gels, bananes et coca. Une ethnographie des conduites alimentaires en ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Isner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Justice sociale, genre et santé récréative, 12, pp.60-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439329v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t>
               </w:r>
@@ -951,77 +951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les turbulences alimentaires. Analyse socio-anthropologique d’espaces de débridements contrôlés en ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Turbulences, 44, pp.65-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,235 +1140,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité professionnelle dans les emplois d’éducateur sportif à temps partiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+                <w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Collinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.23-37. </w:t>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.111.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871924v1</w:t>
+                <w:t xml:space="preserve">hal-02873269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+                <w:t xml:space="preserve">Précarité professionnelle dans les emplois d’éducateur sportif à temps partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.111.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873269v1</w:t>
+                <w:t xml:space="preserve">hal-02871924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation préalable, un instrument innovant de mise en œuvre des politiques publiques en matière de tourisme et de sports de nature</w:t>
               </w:r>
@@ -1449,51 +1449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing Students’ Alcohol Use Perceptions and Practices within French Culture: An Analysis of Gender and Drinking among Sport Science College Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,351 +1668,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rompre avec le danger : une analyse sociologique du désengagement corporel</w:t>
+                <w:t xml:space="preserve">Del compromiso a la desvinculación corporal. Un enfoque sociológico plural de las dinámicas, rupturas y permanencias identitarias ante la aceptación del peligro en los deportes en la naturaleza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (4), pp.80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671451v1</w:t>
+                <w:t xml:space="preserve">hal-02146945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del compromiso a la desvinculación corporal. Un enfoque sociológico plural de las dinámicas, rupturas y permanencias identitarias ante la aceptación del peligro en los deportes en la naturaleza</w:t>
+                <w:t xml:space="preserve">Avancée en âge/études, et le poids des groupes de pairs dans l'incitation et la régulation des ivresse estudiantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apunts. Educación Física y Deportes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 114 (4), pp.80</w:t>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.209--212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146945v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancée en âge/études, et le poids des groupes de pairs dans l'incitation et la régulation des ivresse estudiantines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conduites d'alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.209--212</w:t>
+              <w:t xml:space="preserve">, 2013, 21, pp.213--218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146939v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conduites d'alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rompre avec le danger : une analyse sociologique du désengagement corporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.232 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2013.836354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146940v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement corporel : une alternative au concept polythétique de « sports à risque » en sciences sociales</w:t>
               </w:r>
@@ -2374,77 +2374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures urbaines et activités physiques et sportives. La « sportification » du parkour et du street golf comme médiation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2585,215 +2585,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229--234</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146938v1</w:t>
+                <w:t xml:space="preserve">hal-02344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2831,146 +2831,146 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bodin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229--234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344811v1</w:t>
+                <w:t xml:space="preserve">hal-02146938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation du danger par les navigateurs hauturiers. Une perspective d’analyse sociologique plurielle</w:t>
               </w:r>
@@ -3129,90 +3129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants en sciences du sport face à l'alcool : une population vulnérable ? Les relations corps, genre et alcoolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terret, Thierry and Robène, Luc and Charroin, Pascal and Héas, Stephane and Liotard, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.577-594, 2014</w:t>
@@ -4760,51 +4760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arjona Garrido, A and Belmonte, T and Checa, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacios de Interacción con inmigrados. Reflexiones sobre conceptos teóricos y experiencias de trabajo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Almería, pp.95-109, 2010</w:t>
@@ -4945,671 +4945,671 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquette à neige</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sports de pagaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016386v1</w:t>
+                <w:t xml:space="preserve">hal-02402556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le ski alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245931v1</w:t>
+                <w:t xml:space="preserve">halshs-03016415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ski alpin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016415v1</w:t>
+                <w:t xml:space="preserve">hal-02388093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388093v1</w:t>
+                <w:t xml:space="preserve">hal-03245931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sports de pagaie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402556v1</w:t>
+                <w:t xml:space="preserve">hal-02402550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La randonnée pédestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402550v1</w:t>
+                <w:t xml:space="preserve">hal-03831477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La randonnée pédestre</w:t>
+                <w:t xml:space="preserve">Marche nordique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
@@ -5642,51 +5642,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831477v1</w:t>
+                <w:t xml:space="preserve">halshs-03016371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélo tout terrain (VTT)</w:t>
               </w:r>
@@ -5774,229 +5774,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marche nordique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016371v1</w:t>
+                <w:t xml:space="preserve">hal-02402599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raquette à neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402599v1</w:t>
+                <w:t xml:space="preserve">halshs-03016386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La luge</w:t>
               </w:r>
@@ -6178,165 +6178,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de quelques résultats de la recherche &amp;quot;Trail-Running : activités, espaces, lieux - territorialités et mobilités (TRAEL-TM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques récréatives en nature et événements sportifs territoriaux face aux enjeux de transition. État des lieux et perspectives dans le domaine du trail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lebreton Florian; Bessy Olivier, Sep 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353070v1</w:t>
+                <w:t xml:space="preserve">hal-05411605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J’ai un peu honte, mais je prends la voiture. » Les mobilités associées au trail-running face aux enjeux environnementaux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,938 +6368,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer le running aujourd’hui : observatoires, baromètres et big data. Quand la méthodologie trahit les promesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium PROGEDO, Colloque international « Les enjeux des Jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411605v1</w:t>
+                <w:t xml:space="preserve">hal-05411807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le running aujourd’hui : observatoires, baromètres et big data. Quand la méthodologie trahit les promesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility behaviour of trail runners to events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PROGEDO, Colloque international « Les enjeux des Jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Mountain Conference 2025 (IMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411807v1</w:t>
+                <w:t xml:space="preserve">hal-05267832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility behaviour of trail runners to events</w:t>
+                <w:t xml:space="preserve">Le paradoxe des traileurs face aux enjeux environnementaux des mobilités : entre engagement dans les trajets quotidiens et « désengagement » dans les déplacements pour la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference 2025 (IMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’AFS « Environnement(s) et inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie - RT31 Sociologie du sport et des activités physiques, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267832v1</w:t>
+                <w:t xml:space="preserve">hal-05158469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe des traileurs face aux enjeux environnementaux des mobilités : entre engagement dans les trajets quotidiens et « désengagement » dans les déplacements pour la pratique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser quantitativement des données qualitatives. L’exemple de la lexicométrie appliquée au traitement de la question alimentaire dans la presse sportive spécialisée en trail-running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’AFS « Environnement(s) et inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie - RT31 Sociologie du sport et des activités physiques, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIII Congrès internationale de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA) - Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158469v1</w:t>
+                <w:t xml:space="preserve">hal-05107225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser quantitativement des données qualitatives. L’exemple de la lexicométrie appliquée au traitement de la question alimentaire dans la presse sportive spécialisée en trail-running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de quelques résultats de la recherche &amp;quot;Trail-Running : activités, espaces, lieux - territorialités et mobilités (TRAEL-TM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Congrès internationale de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA) - Laboratoire Performance, Santé, Métrologie, Société (PSMS) - UR 7507, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Pratiques récréatives en nature et événements sportifs territoriaux face aux enjeux de transition. État des lieux et perspectives dans le domaine du trail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lebreton Florian; Bessy Olivier, Sep 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107225v1</w:t>
+                <w:t xml:space="preserve">hal-05353070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses et limites des big data pour l’étude des pratiques sportives : le cas des applications de course à pied</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Optimiser son alimentation en ultra-trail. Circulation et concurrence entre savoirs scientifiques et savoirs expérientiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport (S2MS) : La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences du sport de l'Université de Bourgogne, Laboratoire GRECO, Maison des Sciences de l'Homme (MSH) de Dijon, Dec 2024, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">Sciences, savoirs et sociétés, XXIIe congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970877v1</w:t>
+                <w:t xml:space="preserve">hal-04678545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser son alimentation en ultra-trail. Circulation et concurrence entre savoirs scientifiques et savoirs expérientiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Enquêter sur les terrains du trail-running à partir du récit spatial et de la carte sensible. Retour d’expériences et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, savoirs et sociétés, XXIIe congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">CR35 Sociologie du sports « Sciences sociales du sports, savoirs et sociétés en dialogues », XXIIe congrès international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678545v1</w:t>
+                <w:t xml:space="preserve">hal-04678313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les terrains du trail-running à partir du récit spatial et de la carte sensible. Retour d’expériences et perspectives de recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">Promesses et limites des big data pour l’étude des pratiques sportives : le cas des applications de course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Deroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CR35 Sociologie du sports « Sciences sociales du sports, savoirs et sociétés en dialogues », XXIIe congrès international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport (S2MS) : La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences du sport de l'Université de Bourgogne, Laboratoire GRECO, Maison des Sciences de l'Homme (MSH) de Dijon, Dec 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678313v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Soulé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Faites la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131648v1</w:t>
+                <w:t xml:space="preserve">hal-04103576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+                <w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faites la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103576v1</w:t>
+                <w:t xml:space="preserve">hal-04131648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accidentologie sportive : un état des lieux selon l’ENPPS 2020</w:t>
               </w:r>
@@ -7367,64 +7367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nutrition sportive industrielle et alimentation frugale. Appropriation et résistance aux « innovations » alimentaires dans l’ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française: Penser le changement-La sociologie face aux « innovations » sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7652,90 +7652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ingestion-performance et nourriture-plaisir. Confrontation des savoirs savants et expérientiels autour de l'alimentation en ultra-endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux. Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SANTESIH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7760,77 +7760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transformation des techniques alimentaires à leurs incorporations dans la course ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,90 +7881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Bien?) s’alimenter en ultra-endurance. Pratiques et cultures alimentaires chez les ultra-trailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec, Oct 2019, Chicoutimi, Canada</w:t>
@@ -7987,217 +7987,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sociodémographique des pratiquants du hockey sur glace. Quelles opportunités pour le développement de la pratique en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417938v1</w:t>
+                <w:t xml:space="preserve">hal-02417906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse sociodémographique des pratiquants du hockey sur glace. Quelles opportunités pour le développement de la pratique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">4ème Colloque Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417906v1</w:t>
+                <w:t xml:space="preserve">hal-02417938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs hétéronomes de sécurisation pour les sportifs confrontés à des risques corporels</w:t>
               </w:r>
@@ -8209,51 +8209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier : innovation économique et sociale. Situation extrême, créativité, apprentissage et fiabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8272,437 +8272,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Hockey Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Congrès de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419754v1</w:t>
+                <w:t xml:space="preserve">hal-02419772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de pratiques sportives. Une étude comparative entre la France et l'Espagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd World Hockey Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419772v1</w:t>
+                <w:t xml:space="preserve">hal-02419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires professionnelles dans la branche sport. Analyse sociologique des dynamiques de stabilisation et de précarisation à l'oeuvre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauthier-Maltais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">25th Conference of the European Association for Sport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936906v1</w:t>
+                <w:t xml:space="preserve">hal-02419756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires professionnelles dans la branche sport. Analyse sociologique des dynamiques de stabilisation et de précarisation à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference of the European Association for Sport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">7e Congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419756v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,51 +8753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8861,51 +8861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the accidentology of mountain sports: a social innovation based on experience feedback methods applied to near-miss sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8969,51 +8969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9038,51 +9038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9127,260 +9127,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’engagement au désengagement corporel. Analyse sociologique des difficultés à rompre avec le danger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accidentologie : un angle mort de la connaissance du phénomène sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude “Sport, santé et prévention” de l’UFR STAPS de l’Université Paris-Est-Marne-la-Vallée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895338v1</w:t>
+                <w:t xml:space="preserve">hal-02896337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accidentologie : un angle mort de la connaissance du phénomène sportif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La concertation préalable : un instrument de gestion d’une politique publique innovante en matière de sport de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude “Sport, santé et prévention” de l’UFR STAPS de l’Université Paris-Est-Marne-la-Vallée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Journées internationales de management du Sport, du tourisme sportif et des loisirs actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896337v1</w:t>
+                <w:t xml:space="preserve">hal-02896364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La concertation préalable : un instrument de gestion d’une politique publique innovante en matière de sport de nature</w:t>
+                <w:t xml:space="preserve">De l’engagement au désengagement corporel. Analyse sociologique des difficultés à rompre avec le danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de management du Sport, du tourisme sportif et des loisirs actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896364v1</w:t>
+                <w:t xml:space="preserve">hal-02895338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux du pôle management et gestion des risques de l’équipe de recherche du contrat sur l’organisation, la pratique et le développement du tourisme et des loisirs sportifs et de nature au sein du territoire de la Métropole Nice – Côte d’Azur</w:t>
               </w:r>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ethnicité sportive : signe et ressources de la question sociale et politique de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR STAPS &amp; UFR Sciences de l’homme – département des sciences de l’éducation - Université Bordeaux Segalen, May 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9638,51 +9638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, alcool et sciences sociales. État des lieux et recherche(s) en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,103 +9884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « fête » chez les étudiants STAPS. Entre respect et déformation des valeurs sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10018,51 +10018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarisme théorique : perspective pour la sociologie des « sports à risque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10134,51 +10134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de la Société de Sociologie du Sport de la Langue Françaises (3SLF)</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« du local au global : le sport enjeu de culture et de développement »</w:t>
@@ -10325,51 +10325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conduits d’alcoolisation dans le monde étudiant : une approche en termes de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10459,51 +10459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10742,64 +10742,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : opportunités d'innovation sportive par l'intégration de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11038,252 +11038,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Vanpoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892371v1</w:t>
+                <w:t xml:space="preserve">hal-02146661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Vanpoulle</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02146661v1</w:t>
+                <w:t xml:space="preserve">hal-02146630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La randonnée pédestre parmi les sports de nature</w:t>
+                <w:t xml:space="preserve">Etude du profil socio-démographique des adhérents de la Fédération Française de Randonnée Pédestre (FFRP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
@@ -11294,120 +11294,120 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146630v1</w:t>
+                <w:t xml:space="preserve">hal-02892371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Vanpoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11519,464 +11519,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t>
+                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernardeau Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146617v1</w:t>
+                <w:t xml:space="preserve">hal-02146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02146598v1</w:t>
+                <w:t xml:space="preserve">hal-02146617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146583v1</w:t>
+                <w:t xml:space="preserve">hal-02146558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre de Recherche et d'Innovation sur le Sport. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146558v1</w:t>
+                <w:t xml:space="preserve">hal-02146583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12172,51 +12172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DF9CA9F"/>
+    <w:nsid w:val="9BEEDDE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12403,51 +12403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-routier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6612-3407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155375725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02871924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02091265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sontag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836354" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Routier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-routier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6612-3407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155375725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02871924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02091265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sontag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Routier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>