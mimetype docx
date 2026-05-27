--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -590,252 +590,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t>
+                <w:t xml:space="preserve">Gels, bananes et coca. Une ethnographie des conduites alimentaires en ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Isner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Justice sociale, genre et santé récréative, 12, pp.60-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439329v1</w:t>
+                <w:t xml:space="preserve">hal-03774254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gels, bananes et coca. Une ethnographie des conduites alimentaires en ultra-trail</w:t>
+                <w:t xml:space="preserve">The accidentology of sport in France through the prism of the legitimacy theory: A first multilevel quantitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hallé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t>
+                <w:t xml:space="preserve">Jade Isner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (7), pp.1117-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10126902211055469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774254v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t>
               </w:r>
@@ -951,77 +951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les turbulences alimentaires. Analyse socio-anthropologique d’espaces de débridements contrôlés en ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Turbulences, 44, pp.65-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,235 +1140,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+                <w:t xml:space="preserve">Précarité professionnelle dans les emplois d’éducateur sportif à temps partiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.111.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873269v1</w:t>
+                <w:t xml:space="preserve">hal-02871924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité professionnelle dans les emplois d’éducateur sportif à temps partiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+                <w:t xml:space="preserve">Sports participation in France and Spain: An international comparison of voraciousness for sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Collinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+                <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.23-37. </w:t>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.101429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.111.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poetic.2019.101429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871924v1</w:t>
+                <w:t xml:space="preserve">hal-02873269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation préalable, un instrument innovant de mise en œuvre des politiques publiques en matière de tourisme et de sports de nature</w:t>
               </w:r>
@@ -1449,51 +1449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing Students’ Alcohol Use Perceptions and Practices within French Culture: An Analysis of Gender and Drinking among Sport Science College Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,51 +2374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures urbaines et activités physiques et sportives. La « sportification » du parkour et du street golf comme médiation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,379 +2598,379 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robène</w:t>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229--234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344811v1</w:t>
+                <w:t xml:space="preserve">hal-02146938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
+                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Sempé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.19</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00630824v1</w:t>
+                <w:t xml:space="preserve">hal-02344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
+                <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Philippe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229--234</w:t>
+              <w:t xml:space="preserve">, 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146938v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation du danger par les navigateurs hauturiers. Une perspective d’analyse sociologique plurielle</w:t>
               </w:r>
@@ -3155,64 +3155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants en sciences du sport face à l'alcool : une population vulnérable ? Les relations corps, genre et alcoolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terret, Thierry and Robène, Luc and Charroin, Pascal and Héas, Stephane and Liotard, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.577-594, 2014</w:t>
@@ -4760,51 +4760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arjona Garrido, A and Belmonte, T and Checa, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacios de Interacción con inmigrados. Reflexiones sobre conceptos teóricos y experiencias de trabajo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Almería, pp.95-109, 2010</w:t>
@@ -4945,445 +4945,445 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sports de pagaie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402556v1</w:t>
+                <w:t xml:space="preserve">hal-03245931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ski alpin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sports de pagaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016415v1</w:t>
+                <w:t xml:space="preserve">hal-02402556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le ski alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport de nature, observation pratiquants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388093v1</w:t>
+                <w:t xml:space="preserve">halshs-03016415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vélo de route et sur piste cyclable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apnée et randonnée subaquatique (Palme, Masque, Tuba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245931v1</w:t>
+                <w:t xml:space="preserve">hal-02388093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accrobranche et parcours acrobatiques en hauteur</w:t>
               </w:r>
@@ -6178,217 +6178,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">« J’ai un peu honte, mais je prends la voiture. » Les mobilités associées au trail-running face aux enjeux environnementaux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIe Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS), Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411605v1</w:t>
+                <w:t xml:space="preserve">hal-05107251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ai un peu honte, mais je prends la voiture. » Les mobilités associées au trail-running face aux enjeux environnementaux contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS), Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107251v1</w:t>
+                <w:t xml:space="preserve">hal-05411605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le running aujourd’hui : observatoires, baromètres et big data. Quand la méthodologie trahit les promesses</w:t>
               </w:r>
@@ -6456,51 +6456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility behaviour of trail runners to events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6551,51 +6551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe des traileurs face aux enjeux environnementaux des mobilités : entre engagement dans les trajets quotidiens et « désengagement » dans les déplacements pour la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,51 +6702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de quelques résultats de la recherche &amp;quot;Trail-Running : activités, espaces, lieux - territorialités et mobilités (TRAEL-TM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6797,77 +6797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser son alimentation en ultra-trail. Circulation et concurrence entre savoirs scientifiques et savoirs expérientiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, savoirs et sociétés, XXIIe congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6892,51 +6892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les terrains du trail-running à partir du récit spatial et de la carte sensible. Retour d’expériences et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7089,217 +7089,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+                <w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faites la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103576v1</w:t>
+                <w:t xml:space="preserve">hal-04131648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Panorama des sports et loisirs de nature. Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Soulé</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Faites la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences du Sport, Université d’Antonine, May 2023, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131648v1</w:t>
+                <w:t xml:space="preserve">hal-04103576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accidentologie sportive : un état des lieux selon l’ENPPS 2020</w:t>
               </w:r>
@@ -7367,64 +7367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nutrition sportive industrielle et alimentation frugale. Appropriation et résistance aux « innovations » alimentaires dans l’ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française: Penser le changement-La sociologie face aux « innovations » sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7475,51 +7475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7652,90 +7652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ingestion-performance et nourriture-plaisir. Confrontation des savoirs savants et expérientiels autour de l'alimentation en ultra-endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux. Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SANTESIH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7760,77 +7760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transformation des techniques alimentaires à leurs incorporations dans la course ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,90 +7881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Bien?) s’alimenter en ultra-endurance. Pratiques et cultures alimentaires chez les ultra-trailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec, Oct 2019, Chicoutimi, Canada</w:t>
@@ -7987,217 +7987,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse sociodémographique des pratiquants du hockey sur glace. Quelles opportunités pour le développement de la pratique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">4ème Colloque Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417906v1</w:t>
+                <w:t xml:space="preserve">hal-02417938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sociodémographique des pratiquants du hockey sur glace. Quelles opportunités pour le développement de la pratique en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417938v1</w:t>
+                <w:t xml:space="preserve">hal-02417906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs hétéronomes de sécurisation pour les sportifs confrontés à des risques corporels</w:t>
               </w:r>
@@ -8209,51 +8209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier : innovation économique et sociale. Situation extrême, créativité, apprentissage et fiabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Management du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8462,247 +8462,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires professionnelles dans la branche sport. Analyse sociologique des dynamiques de stabilisation et de précarisation à l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference of the European Association for Sport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">7e Congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419756v1</w:t>
+                <w:t xml:space="preserve">hal-03936906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires professionnelles dans la branche sport. Analyse sociologique des dynamiques de stabilisation et de précarisation à l'oeuvre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauthier-Maltais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">25th Conference of the European Association for Sport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936906v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,51 +8753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport participation in Spain and France. A comparative analysis based on the 2010 national surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8861,51 +8861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the accidentology of mountain sports: a social innovation based on experience feedback methods applied to near-miss sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8969,51 +8969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès International des Sociologues de Langue Française (AISLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9038,51 +9038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un análisis comparativo de las prácticas físico-deportivas en España y Francia a partir de encuestas nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Llopis-Goig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ethnicité sportive : signe et ressources de la question sociale et politique de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR STAPS &amp; UFR Sciences de l’homme – département des sciences de l’éducation - Université Bordeaux Segalen, May 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9638,51 +9638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, alcool et sciences sociales. État des lieux et recherche(s) en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,103 +9884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « fête » chez les étudiants STAPS. Entre respect et déformation des valeurs sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10459,51 +10459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10742,64 +10742,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : opportunités d'innovation sportive par l'intégration de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11083,51 +11083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Vanpoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11363,51 +11363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Vanpoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11519,284 +11519,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
+                <w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146598v1</w:t>
+                <w:t xml:space="preserve">hal-02146617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre des sports et loisirs de nature en France</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2016</w:t>
+                <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bernardeau Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146617v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude relative à l’estimation et l’analyse du volume et du poids économique des emplois de la filière sport en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11844,77 +11844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus relatif à l’estimation du volume et du poids économique des emplois de la sous-filière sport de nature en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Commerçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12172,51 +12172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BEEDDE4"/>
+    <w:nsid w:val="605264D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12403,51 +12403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-routier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6612-3407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155375725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02871924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02091265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sontag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Routier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-routier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6612-3407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155375725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2024.2396844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Isner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902211055469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02871924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02873269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Llopis-Goig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2019.101429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02091265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sontag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2013.836354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Routier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146942v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02388093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402550v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245963v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02402622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131652v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421986v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936871v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00628608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN20023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Isnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Commer&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>