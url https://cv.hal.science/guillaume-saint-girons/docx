--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (142)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (143)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,8343 +234,8352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Controlled Planar Guided Crystallization of Low-Loss Phase Change Materials for Programmable Photonics</w:t>
+                <w:t xml:space="preserve">Continuous Electrical Tuning of Reflectivity Using Phase-Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Bentata</w:t>
+                <w:t xml:space="preserve">Chirine Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Taute</w:t>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Kempf</w:t>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adv.Mater.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 38 (8), pp.e06609. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202506609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0308633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059864v1</w:t>
+                <w:t xml:space="preserve">hal-05577126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr1+δCrO2.8 epitaxial thin films</w:t>
+                <w:t xml:space="preserve">Spatially-Controlled Planar Guided Crystallization of Low-Loss Phase Change Materials for Programmable Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Han</w:t>
+                <w:t xml:space="preserve">Fouad Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Canut</w:t>
+                <w:t xml:space="preserve">Arnaud Taute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01115⟩</w:t>
+              <w:t xml:space="preserve">Adv.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (8), pp.e06609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202506609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349340v1</w:t>
+                <w:t xml:space="preserve">hal-05059864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Engineerable Optical Anisotropy in Easily Integrable Epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper Thin Layers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sr1+δCrO2.8 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+                <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202501049⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.2809-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222240v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Single‐Pulse Laser‐Induced Phase Change of Sb 2 S 3 Thin Films: Multi‐Physics Modeling and Experimental Demonstrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
+                <w:t xml:space="preserve">Strong and Engineerable Optical Anisotropy in Easily Integrable Epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oussama Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zrounba</w:t>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouvier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (28), pp.2401214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202401214⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 13 (28), pp.e01049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202501049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711821v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption line broadening in atomic beams produced in a molecular beam epitaxy environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sb2S3 as a low-loss phase-change material for mid-IR photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Biegański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Perestjuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Rousseau</w:t>
+                <w:t xml:space="preserve">Rémi Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Della Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.536538⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.511923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776857v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb2S3 as a low-loss phase-change material for mid-IR photonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband cavity-enhanced optical flux monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Biegański</w:t>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Perestjuk</w:t>
+                <w:t xml:space="preserve">Jérôme Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Armand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
+                <w:t xml:space="preserve">Mohamed Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.511923⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0235438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625953v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband cavity-enhanced optical flux monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morville</w:t>
+                <w:t xml:space="preserve">Reversible Single‐Pulse Laser‐Induced Phase Change of Sb 2 S 3 Thin Films: Multi‐Physics Modeling and Experimental Demonstrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zrounba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bounab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+                <w:t xml:space="preserve">Julien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0235438⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (28), pp.2401214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202401214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776833v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorption line broadening in atomic beams produced in a molecular beam epitaxy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (23), pp.40202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.536538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396804v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential orientations of FeRh nanomagnets deposited on a BaTiO$_3$ epitaxial thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reyes</w:t>
+                <w:t xml:space="preserve">Sondes Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Herrera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.245410⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.175601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621770v4</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain generated by the stacking faults in epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+                <w:t xml:space="preserve">Preferential orientations of FeRh nanomagnets deposited on a BaTiO$_3$ epitaxial thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Capiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">D. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Danescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (5), pp.1426-1434. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (24), pp.245410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600576723006945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.245410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04220588v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621770v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Li 4 Ti 5 O 12 Crystalline Films on Silicon Toward High-Rate Performance Lithionic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain generated by the stacking faults in epitaxial SrO(SrTiO 3 ) N Ruddlesden–Popper structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Lacey</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gilardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c17073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (5), pp.1426-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576723006945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138188v1</w:t>
+                <w:t xml:space="preserve">hal-04220588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Hf 0.5 Zr 0.5 O 2 films with improved endurance obtained through low temperature epitaxial growth on seed layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Li 4 Ti 5 O 12 Crystalline Films on Silicon Toward High-Rate Performance Lithionic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingfeng Song</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR05935E⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.1535-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c17073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243275v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming multilevel crystallization states in phase-change-material thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Taute</w:t>
+                <w:t xml:space="preserve">Ferroelectric Hf 0.5 Zr 0.5 O 2 films with improved endurance obtained through low temperature epitaxial growth on seed layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingfeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadek Al-Jibouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Monfray</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florencio Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ome.499809⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.5293-5299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NR05935E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243325v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the insulating properties of an ultrathin SrTiO3 shell grown around GaAs nanowires with molecular beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programming multilevel crystallization states in phase-change-material thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Taute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadek Al-Jibouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Peric</w:t>
+                <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dursap</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Addad</w:t>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac7576⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.3113-3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.499809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689625v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable optical anisotropy in epitaxial phase-change VO2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the insulating properties of an ultrathin SrTiO3 shell grown around GaAs nanowires with molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemanja Peric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy John</w:t>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Slassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">A. Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0153⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (37), pp.375702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac7576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684735v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive RHEED signature of Ti-excess enabling enhanced cationic composition control during the molecular beam epitaxy of SrTiO 3 based solid solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable optical anisotropy in epitaxial phase-change VO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Slassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoumeh Razaghi Pey Ghaleh</w:t>
+                <w:t xml:space="preserve">Jianing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+                <w:t xml:space="preserve">Yifei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (11), pp.2269-2275. </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CE00013F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177011v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness effect on the ferroelectric properties of La-doped HfO 2 epitaxial films down to 4.5 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tingfeng Song</w:t>
+                <w:t xml:space="preserve">Sensitive RHEED signature of Ti-excess enabling enhanced cationic composition control during the molecular beam epitaxy of SrTiO 3 based solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoumeh Razaghi Pey Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TC02512K⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.2269-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CE00013F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380245v1</w:t>
+                <w:t xml:space="preserve">hal-03177011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of la Concentration on Ferroelectricity of La-Doped HfO2Epitaxial Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (11), pp.4809-4816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of the Ferroelectric Phase in Epitaxial Hf 1– x Zr x O 2 Enabling Coexistence of Ferroelectric and Enhanced Piezoelectric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingfeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Dix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jike Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (5), pp.2106-2113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Zn3N2 thin films by molecular beam epitaxy: Structural, electrical, and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lichtensteiger</w:t>
+                <w:t xml:space="preserve">Thickness effect on the ferroelectric properties of La-doped HfO 2 epitaxial films down to 4.5 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingfeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Dix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (36), pp.12224-12230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TC02512K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437274v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Fina</w:t>
+                <w:t xml:space="preserve">Epitaxial Zn3N2 thin films by molecular beam epitaxy: Structural, electrical, and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+                <w:t xml:space="preserve">A. Welk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc D’esperonnat</w:t>
+                <w:t xml:space="preserve">C. Lichtensteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (6), pp.065104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0057307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325328v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic ellipsometry: a sensitive tool to monitor domains formation during the bias enhanced nucleation of heteroepitaxial diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Delchevalrie</w:t>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Saada</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc D’esperonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2021.108246⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105831v1</w:t>
+                <w:t xml:space="preserve">hal-03325328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of epitaxial BaTiO3 thin film on silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic ellipsometry: a sensitive tool to monitor domains formation during the bias enhanced nucleation of heteroepitaxial diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delchevalrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wagué</w:t>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. - B Brubach</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137636⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.108246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2021.108246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324723v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial diamond on Ir/ SrTiO3/Si (001): From sequential material characterizations to fabrication of lateral Schottky diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Structural studies of epitaxial BaTiO3 thin film on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. - B Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.H. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delchevalrie</w:t>
+                <w:t xml:space="preserve">G. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Penuelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Mehmel</w:t>
+                <w:t xml:space="preserve">L. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2020.107768⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 693, pp.137636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500531v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Ferroelectric La-Doped Hf 0.5 Zr 0.5 O 2 Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Epitaxial diamond on Ir/ SrTiO3/Si (001): From sequential material characterizations to fabrication of lateral Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delchevalrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Solanas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Fina</w:t>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mehmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.0c00560⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.107768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2020.107768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016969v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson ratio and bulk lattice constant of (Sr 0.25 La 0.75 )CrO 3 from strained epitaxial thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">Epitaxial Ferroelectric La-Doped Hf 0.5 Zr 0.5 O 2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingfeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Canut</w:t>
+                <w:t xml:space="preserve">Raul Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (8), pp.085304. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.3221-3232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5101049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.0c00560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272738v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite-oxide based hyperbolic metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Poisson ratio and bulk lattice constant of (Sr 0.25 La 0.75 )CrO 3 from strained epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dong Han</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (8), pp.085304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5101049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152365v1</w:t>
+                <w:t xml:space="preserve">hal-02272738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of strained epitaxial La 1+δ CrO 3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Perovskite-oxide based hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5082185⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115364v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ferroelectricity in epitaxial Hf 0.5 Zr 0.5 O 2 thin films integrated with Si(001) using SrTiO 3 templates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Estandia</w:t>
+                <w:t xml:space="preserve">Structural properties of strained epitaxial La 1+δ CrO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114 (22), pp.222901. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.021512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5096002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5082185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147860v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large anisotropy of ferroelectric and pyroelectric properties in heteroepitaxial oxide layers</w:t>
+                <w:t xml:space="preserve">Enhanced ferroelectricity in epitaxial Hf 0.5 Zr 0.5 O 2 thin films integrated with Si(001) using SrTiO 3 templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moalla</w:t>
+                <w:t xml:space="preserve">J. Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cueff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">S Estandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22349-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (22), pp.222901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5096002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848663v1</w:t>
+                <w:t xml:space="preserve">hal-02147860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films on silicon with excellent magnetic and electric properties by combining physical and chemical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large anisotropy of ferroelectric and pyroelectric properties in heteroepitaxial oxide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Vila-Fungueiriño</w:t>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaume Gázquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1520590⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22349-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896867v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting Films: Electric and Mechanical Switching of Ferroelectric and Resistive States in Semiconducting BaTiO 3- δ Films on Silicon (Small 39/2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial La0.7Sr0.3MnO3 thin films on silicon with excellent magnetic and electric properties by combining physical and chemical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Vila-Fungueiriño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Gómez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jaume Gázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaume Gázquez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201770208⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.702 - 710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1520590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848669v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and Mechanical Switching of Ferroelectric and Resistive States in Semiconducting BaTiO 3- δ Films on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiconducting Films: Electric and Mechanical Switching of Ferroelectric and Resistive States in Semiconducting BaTiO 3- δ Films on Silicon (Small 39/2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Vila-Fungueiriño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Gázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (39), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201770208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201701614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01628256v1</w:t>
+                <w:t xml:space="preserve">hal-01848669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge gain in pyroelectric energy conversion through epitaxy for integrated self-powered nanodevices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric La-doped SrTiO 3 epitaxial layers with single-crystal quality: from nano to micrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Defay</w:t>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.430 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1336055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848668v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric La-doped SrTiO 3 epitaxial layers with single-crystal quality: from nano to micrometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">Electric and Mechanical Switching of Ferroelectric and Resistive States in Semiconducting BaTiO 3- δ Films on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Vila-Fungueiriño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Gázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2017.1336055⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201701614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628269v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of SrTiO 3 on Silicon: The Knitting Machine Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Huge gain in pyroelectric energy conversion through epitaxy for integrated self-powered nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Gwenaël Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+                <w:t xml:space="preserve">Emmanuel Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (15), pp.5347 - 5355. </w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.43 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848688v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+                <w:t xml:space="preserve">The role of titanium at the SrTiO 3 /GaAs epitaxial interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Guan</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becdelievre</w:t>
+                <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">C. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.139 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849337v1</w:t>
+                <w:t xml:space="preserve">hal-01848713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ferroelectric polarization in c -oriented BaTiO 3 epitaxial thin films on SrTiO 3 /Si(001)</w:t>
+                <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scigaj</w:t>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chao</w:t>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Moalla</w:t>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.15637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848672v1</w:t>
+                <w:t xml:space="preserve">hal-01489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture of Ge on SrTiO3(001) substrates: Evidence for in-plane axiotaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-Optical Modulation Based on Pockels Effect in BaTiO3 With a Multi-Domain Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
+                <w:t xml:space="preserve">P. Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gobaut</w:t>
+                <w:t xml:space="preserve">Ana Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Tulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.035⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2522509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489127v1</w:t>
+                <w:t xml:space="preserve">hal-01489122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of titanium at the SrTiO 3 /GaAs epitaxial interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High ferroelectric polarization in c -oriented BaTiO 3 epitaxial thin films on SrTiO 3 /Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Botella</w:t>
+                <w:t xml:space="preserve">M. Scigaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">C. Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848713v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optical Modulation Based on Pockels Effect in BaTiO3 With a Multi-Domain Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Castéra</w:t>
+                <w:t xml:space="preserve">Texture of Ge on SrTiO3(001) substrates: Evidence for in-plane axiotaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gutierrez</w:t>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Tulli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (9), pp.990. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 644, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2522509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489122v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxy of SrTiO 3 on Silicon: The Knitting Machine Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Guan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.15637. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (15), pp.5347 - 5355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489104v1</w:t>
+                <w:t xml:space="preserve">hal-01848688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Loss and Compact Silicon Rib Waveguide Bends</w:t>
+                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Brimont</w:t>
+                <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Girons</w:t>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2495230⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848699v1</w:t>
+                <w:t xml:space="preserve">hal-01849337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic effect of thermal expansion mismatch on the structural, dielectric, ferroelectric and pyroelectric properties of low-cost epitaxial PZT films on SrTiO 3 and Si (001) subtrates.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">Low-Loss and Compact Silicon Rib Waveguide Bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Sebald</w:t>
+                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baboux</w:t>
+                <w:t xml:space="preserve">Guillaume Saint Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.1887 - 1891. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.299 - 302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CE02311D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2495230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848710v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of iridium on SrTiO 3 /Si (001): A promising scalable substrate for diamond heteroepitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dramatic effect of thermal expansion mismatch on the structural, dielectric, ferroelectric and pyroelectric properties of low-cost epitaxial PZT films on SrTiO 3 and Si (001) subtrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kee Han Lee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.03.018⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.1887 - 1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE02311D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848691v1</w:t>
+                <w:t xml:space="preserve">hal-01848710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactivity between sol–gel deposited Pb(Zr,Ti)O$_3$ layers and their GaAs substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Epitaxy of iridium on SrTiO 3 /Si (001): A promising scalable substrate for diamond heteroepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kee Han Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.67 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CE01276K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01489114v1</w:t>
+                <w:t xml:space="preserve">hal-01848691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of functional complex oxide nanomaterials on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josã© Vila-Fungueiriã±o</w:t>
+                <w:t xml:space="preserve">Chemical reactivity between sol–gel deposited Pb(Zr,Ti)O$_3$ layers and their GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marti Gich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2015.00038⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (39), pp.7494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CE01276K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848743v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial manganite freestanding bridges for low power pressure sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of functional complex oxide nanomaterials on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josã© Vila-Fungueiriã±o</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Agnus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Aubert</w:t>
+                <w:t xml:space="preserve">Marti Gich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931885⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2015.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848720v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial manganite freestanding bridges for low power pressure sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferrah</w:t>
+                <w:t xml:space="preserve">V. Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Kazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Penuelas</w:t>
+                <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 416, pp.118 - 125. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4931885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848746v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Bourdais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Agnus</w:t>
+                <w:t xml:space="preserve">M. El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1675, </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 416, pp.118 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2014.786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848779v1</w:t>
+                <w:t xml:space="preserve">hal-01848746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry and structure of BaTiO3 ultra-thin films grown by different O2 plasma power</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Wang</w:t>
+                <w:t xml:space="preserve">David Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Gautier</w:t>
+                <w:t xml:space="preserve">Guillaume Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.12.030⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1675, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2014.786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01376789v1</w:t>
+                <w:t xml:space="preserve">hal-01848779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions in [001]-oriented morphotropic PbZr0.52Ti0.48O3 thin film deposited onto SrTiO3-buffered Si substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Shi</w:t>
+                <w:t xml:space="preserve">M. Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cueff</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115, pp.214108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4881818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Chemistry and structure of BaTiO3 ultra-thin films grown by different O2 plasma power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Coux</w:t>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gang Niu</w:t>
+                <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 592, pp.206 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848780v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01376789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Ge islands on SrTiO3 (001) 2×1 reconstructed surface: Epitaxial relationship and effect of the temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Coux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gobaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Penuelas</w:t>
+                <w:t xml:space="preserve">Vassil Skumryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benamrouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Blanc</w:t>
+                <w:t xml:space="preserve">Gang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (47), pp.10741 - 10745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848769v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study and ferroelectricity of epitaxial BaTiO3 films on silicon grown by molecular beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of Ge islands on SrTiO3 (001) 2×1 reconstructed surface: Epitaxial relationship and effect of the temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mazet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902165⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 624, pp.130 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489886v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on GaAs(001): GaAs surface treatment and structural characterization of the oxide layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural study and ferroelectricity of epitaxial BaTiO3 films on silicon grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Louahadj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Largeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.02.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (21), pp.214102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848757v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical response of amorphous LaAlO 3 thin film probed by scanning probe microscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on GaAs(001): GaAs surface treatment and structural characterization of the oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Borowiak</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint Girons</w:t>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (1), </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 563, pp.2 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4889853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848759v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaAlO 3 /Si capacitors: Comparison of different molecular beam deposition conditions and their impact on electrical properties</w:t>
+                <w:t xml:space="preserve">Electromechanical response of amorphous LaAlO 3 thin film probed by scanning probe microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Alexis Borowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wael Hourani</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4769890⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4889853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939997v1</w:t>
+                <w:t xml:space="preserve">hal-01848759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of catalyst droplet diameter on the growth direction of InP nanowires grown on Si(001) substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Naji</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (24), pp.243113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface accommodation mechanism for weakly interacting epitaxial systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaAlO 3 /Si capacitors: Comparison of different molecular beam deposition conditions and their impact on electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Danescu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+                <w:t xml:space="preserve">Wael Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4813548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.034106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939999v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O 3 epitaxial layers on GaAs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+                <w:t xml:space="preserve">Interface accommodation mechanism for weakly interacting epitaxial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazet</w:t>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (21), pp.212901</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 103 (2), pp.021602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4813548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940000v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy growth of BaTiO3 thin films and crucial impact of oxygen content conditions on the electrical characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O 3 epitaxial layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecoeur</w:t>
+                <w:t xml:space="preserve">L. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 520 (14), pp.4595-4599</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (21), pp.212901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939992v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge/SrTiO 3 (001): Correlation between interface chemistry and crystallographic orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (9), pp.093508</w:t>
@@ -8593,2378 +8602,2369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge/SrTiO 3 (001) interface probed by soft x-ray synchrotron-radiation time-resolved photoemission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Grenet</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy growth of BaTiO3 thin films and crucial impact of oxygen content conditions on the electrical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Silly</w:t>
+                <w:t xml:space="preserve">S. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (7)</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (14), pp.4595-4599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023495v1</w:t>
+                <w:t xml:space="preserve">hal-01939992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and structural properties of InP/Gd2O3 nanowires grown by molecular beam epitaxy on silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Ge/SrTiO 3 (001) interface probed by soft x-ray synchrotron-radiation time-resolved photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Lu</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.P. Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Vilquin</w:t>
+                <w:t xml:space="preserve">M. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939995v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of vertical and defect free InP nanowires on SrTiO3(001) substrate and comparison with growth on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Naji</w:t>
+                <w:t xml:space="preserve">Morphological and structural properties of InP/Gd2O3 nanowires grown by molecular beam epitaxy on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dumont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">N.P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 343 (1), pp.101-104. </w:t>
+              <w:t xml:space="preserve">, 2012, 347 (1), pp.49-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.12.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02071144v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Growth of vertical and defect free InP nanowires on SrTiO3(001) substrate and comparison with growth on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 343 (1), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753321v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxial growth of BaTiO3 single crystal on Ge-on-Si(001) substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Heyns</w:t>
+                <w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (17), pp.5722-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939987v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxy of SrTiO3 thin films on Si (001) using different growth strategies: Toward substratelike quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (4), pp.041207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.3609813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular beam epitaxial growth of BaTiO3 single crystal on Ge-on-Si(001) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cheng</w:t>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chettaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Gobaut</w:t>
+                <w:t xml:space="preserve">M. Heyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (9), pp.092901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892244v1</w:t>
+                <w:t xml:space="preserve">hal-01939987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Direct epitaxial growth of InP based heterostructures on SrTiO3/Si(001) crystalline templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Maurice</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.469 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.10.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601296v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation transition of InP islands on SrTiO3 substrates with the growth temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Cheng</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benarmouche</w:t>
+                <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 605 (9-10), pp.912 - 916. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.054105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892238v1</w:t>
+                <w:t xml:space="preserve">hal-00601296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of BaTiO3 thin film on Si(001) using a SrTiO3 buffer layer for non-volatile memory application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lecoeur</w:t>
+                <w:t xml:space="preserve">Crystallographic orientation transition of InP islands on SrTiO3 substrates with the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benarmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605 (9-10), pp.912 - 916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939990v1</w:t>
+                <w:t xml:space="preserve">hal-01892238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxides heterostructures for nanoelectronics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Epitaxy of BaTiO3 thin film on Si(001) using a SrTiO3 buffer layer for non-volatile memory application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (7), pp.1232-1235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067589v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High oxidation state at the epitaxial interface of γ-Al2O3 thin films grown on Si(111) and Si(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Silly</w:t>
+                <w:t xml:space="preserve">Oxides heterostructures for nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.320-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023532v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial arsenic pressure and crystal orientation during the molecular beam epitaxy of GaAs on SrTiO3(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High oxidation state at the epitaxial interface of γ-Al2O3 thin films grown on Si(111) and Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cheng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (15), pp.151902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892232v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Partial arsenic pressure and crystal orientation during the molecular beam epitaxy of GaAs on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3407520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01892234v1</w:t>
+                <w:t xml:space="preserve">hal-01892232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Direct growth of InAsP/InP quantum well heterostructures on Si using crystalline SrTiO3/Si templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3520143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939983v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam deposition of LaAlO3 on silicon for sub-22nm CMOS technological nodes: Towards a perfect control of the oxide/silicon heterointerface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Salicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pelloquin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Baboux</w:t>
+                <w:t xml:space="preserve">G. Saint Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (5), pp.1187-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939932v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(001) barrier on LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; metal-oxide-semiconductor capacitor electrical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Molecular beam deposition of LaAlO3 on silicon for sub-22nm CMOS technological nodes: Towards a perfect control of the oxide/silicon heterointerface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (7-9), pp.1686-1688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939927v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photoelectron diffraction study of thin Al 2 O 3 films grown on Si(111) by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (19)</w:t>
@@ -10993,103 +10993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twin formation during the growth of InP on SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (23), pp.231902</w:t>
@@ -11118,90 +11118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface reconstruction on the growth of InP on SrTiO3(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11243,77 +11243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on Si (001): Early stages of the growth and strain relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11371,3927 +11371,3940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation of GaAs islands grown on SrTiO3 (001) by molecular beam epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Impact of a γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(001) barrier on LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; metal-oxide-semiconductor capacitor electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cheng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Benamrouche</w:t>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.384-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3065437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939933v1</w:t>
+                <w:t xml:space="preserve">hal-01939927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth temperature dependence of epitaxial Gd2O3 films on Si(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Plossu</w:t>
+                <w:t xml:space="preserve">Crystal orientation of GaAs islands grown on SrTiO3 (001) by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 86 (7-9), pp.1700-1702</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (1), pp.011907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940600v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically active defects in an InAsP/InP quantum well monolithically grown on SrTiO3(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Growth temperature dependence of epitaxial Gd2O3 films on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (7-9), pp.1700-1702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901801v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation at the interface of highly dissimilar semiconductor/oxide epitaxial systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Optically active defects in an InAsP/InP quantum well monolithically grown on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinquan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahiram El Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3273850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939950v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of high-κ oxides on silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Accommodation at the interface of highly dissimilar semiconductor/oxide epitaxial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 517 (1), pp.197-200</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939925v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between InP and In2O3 islands during the growth of InP on SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (3), pp.033509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-relaxation of plastically relaxed InAs/GaAs quantum dots during the growth of a GaAs encapsulation layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of high-κ oxides on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 310 (3), pp.536-540</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 517 (1), pp.197-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939923v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Ge nanocrystals on BaTiO3∕SrTiO3∕Si(001)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">De-relaxation of plastically relaxed InAs/GaAs quantum dots during the growth of a GaAs encapsulation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (3), pp.031904</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (3), pp.536-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939922v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous compliance of the InP/SrTiO3 heterointerface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Self-assembled Ge nanocrystals on BaTiO3∕SrTiO3∕Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92, pp.241907-1-3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 92 (3), pp.031904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2944140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00356956v1</w:t>
+                <w:t xml:space="preserve">hal-01939922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of the shape, anisotropy and formation process of InAs/InP(001) quantum dots and quantum sticks grown by metalorganic vapor phase epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous compliance of the InP/SrTiO3 heterointerface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mérat-Combes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Beaudoin</w:t>
+                <w:t xml:space="preserve">C. Priester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.241907-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2944140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939916v1</w:t>
+                <w:t xml:space="preserve">hal-00356956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralow equivalent oxide thickness obtained for thin amorphous LaAlO3 layers grown on Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Plossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (19), pp.192909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain relaxation and critical thickness for epitaxial LaAlO3 thin films grown on SrTiO3(001) substrates by molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Robach</w:t>
+                <w:t xml:space="preserve">Thermodynamic analysis of the shape, anisotropy and formation process of InAs/InP(001) quantum dots and quantum sticks grown by metalorganic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mérat-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 306 (1), pp.47-51</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (13), pp.2765-2768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939914v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs nanocrystals on SiO2∕Si by molecular beam epitaxy for memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (13), pp.133114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electronic transport through InAs/InP(0 0 1) quantum dots capped with a thin InP layer studied by an AFM conductive probe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Strain relaxation and critical thickness for epitaxial LaAlO3 thin films grown on SrTiO3(001) substrates by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (7), pp.755-762</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 306 (1), pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939920v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of LaAlO3 on Si(001) using interface engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+                <w:t xml:space="preserve">Local electronic transport through InAs/InP(0 0 1) quantum dots capped with a thin InP layer studied by an AFM conductive probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Troyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gaillard</w:t>
+                <w:t xml:space="preserve">M Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rozier</w:t>
+                <w:t xml:space="preserve">a El Hdiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 47 (4-5), pp.540-543</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (7), pp.755-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939917v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of crystalline γ‐Al2O3 on Si by molecular beam epitaxy: Influence of the substrate orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of LaAlO3 on Si(001) using interface engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El-Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 102 (2), pp.024101</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (4-5), pp.540-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939912v1</w:t>
+                <w:t xml:space="preserve">hal-01939917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of InAs/InP(001) quantum dots grown by metal-organic vapor phase epitaxy: Independent effects of InAs and cap-layer growth rates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Growth of crystalline γ‐Al2O3 on Si by molecular beam epitaxy: Influence of the substrate orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Gogneau</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (2), pp.024101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2779101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939911v1</w:t>
+                <w:t xml:space="preserve">hal-01939912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of InP based heterostructures on silicon using crystalline Gd2O3 buffers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Density of InAs/InP(001) quantum dots grown by metal-organic vapor phase epitaxy: Independent effects of InAs and cap-layer growth rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 91 (24), pp.241912</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 91 (10), pp.102107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2779101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939918v1</w:t>
+                <w:t xml:space="preserve">hal-01939911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of robust interfaces based on crystalline γ-Al2O3(001) for subsequent deposition of amorphous high-κ oxides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of InP based heterostructures on silicon using crystalline Gd2O3 buffers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2243-2246</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (24), pp.241912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939913v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the electric properties of InAs∕InP(001) quantum dots capped with a thin InP layer by conductive atomic force microscopy: Evidence of memory effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Development of robust interfaces based on crystalline γ-Al2O3(001) for subsequent deposition of amorphous high-κ oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (11), pp.112115</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 84 (9-10), pp.2243-2246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939907v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/InP(001) quantum dots and quantum sticks grown by MOVPE: shape, anisotropy and formation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Nanoepitaxy of InAs∕InP quantum dots by metalorganic vapor phase epitaxy for 1.55μm emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (11), pp.3928-3931</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (4), pp.041113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939909v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoepitaxy of InAs∕InP quantum dots by metalorganic vapor phase epitaxy for 1.55μm emitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Effect of cap-layer growth rate on morphology and luminescence of InAs∕InP(001) quantum dots grown by metal-organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mérat-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88 (4), pp.041113</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (3), pp.033508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939900v1</w:t>
+                <w:t xml:space="preserve">hal-01939903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cap-layer growth rate on morphology and luminescence of InAs∕InP(001) quantum dots grown by metal-organic vapor phase epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic description of the competition between quantum dots and quantum dashes during metalorganic vapor phase epitaxy in the In As ∕ In P ( 001 ) system: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (3), pp.033508</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (24)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939903v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of the competition between quantum dots and quantum dashes during metalorganic vapor phase epitaxy in the In As ∕ In P ( 001 ) system: Experiment and theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Indium incorporation in In-rich In x Ga 1 − x As ∕ GaAs layers grown by low-pressure metalorganic vapor-phase epitaxy and its influence on the growth of self-assembled quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (24)</w:t>
+              <w:t xml:space="preserve">, 2006, 73 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939904v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium incorporation in In-rich In x Ga 1 − x As ∕ GaAs layers grown by low-pressure metalorganic vapor-phase epitaxy and its influence on the growth of self-assembled quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Imaging the electric properties of InAs∕InP(001) quantum dots capped with a thin InP layer by conductive atomic force microscopy: Evidence of memory effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Smaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Troyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hdiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73 (4)</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (11), pp.112115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939899v1</w:t>
+                <w:t xml:space="preserve">hal-01939907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical analysis of the shape and size dispersion of In As ∕ In P ( 001 ) quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">InAs/InP(001) quantum dots and quantum sticks grown by MOVPE: shape, anisotropy and formation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73 (16)</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.3928-3931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939902v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of epitaxial SrTiO3 thin films grown by molecular beam epitaxy on Si(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gendry</w:t>
+                <w:t xml:space="preserve">Thermodynamical analysis of the shape and size dispersion of In As ∕ In P ( 001 ) quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mérat-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (12), pp.124109</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (16)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939569v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stage of the overgrowth of InP on InAs∕InP(001) quantum dots: Formation of InP terraces driven by preferential nucleation on quantum dot edges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural properties of epitaxial SrTiO3 thin films grown by molecular beam epitaxy on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Sagnes</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 89 (3), pp.031923</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (12), pp.124109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939905v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomorphic molecular beam epitaxy growth of γ-Al2O3(001) on Si(001) and evidence for spontaneous lattice reorientation during epitaxy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Initial stage of the overgrowth of InP on InAs∕InP(001) quantum dots: Formation of InP terraces driven by preferential nucleation on quantum dot edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (23), pp.232907</w:t>
+              <w:t xml:space="preserve">, 2006, 89 (3), pp.031923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939908v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphotoluminescence of exciton and biexciton around 1.5μm from a single InAs/InP(001) quantum dot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Beaudoin</w:t>
+                <w:t xml:space="preserve">Pseudomorphic molecular beam epitaxy growth of γ-Al2O3(001) on Si(001) and evidence for spontaneous lattice reorientation during epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Kazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (13), pp.133101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 89 (23), pp.232907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2185008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01902486v1</w:t>
+                <w:t xml:space="preserve">hal-01939908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation networks adapted to order the growth of III-V semiconductor nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microphotoluminescence of exciton and biexciton around 1.5μm from a single InAs/InP(001) quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coelho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (13), pp.133101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2185008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939894v1</w:t>
+                <w:t xml:space="preserve">hal-01902486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried dislocation networks for the controlled growth of III–V semiconductor nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e1647-e1653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15302,1865 +15315,1861 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-engineered orderings of self-assembled III-V semiconductor nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
+                <w:t xml:space="preserve">Dislocation networks adapted to order the growth of III-V semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2 (4), pp.1245-1250</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (6), pp.1933-1937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939891v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier dynamics in Ga0.53In0.47As∕InP near-surface quantum wells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stress-engineered orderings of self-assembled III-V semiconductor nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87 (1), pp.012107</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (4), pp.1245-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939896v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/InP(001) quantum dots emitting at 1.55μm grown by low-pressure metalorganic vapor-phase epitaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Carrier dynamics in Ga0.53In0.47As∕InP near-surface quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Symonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 87 (25), pp.253114. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 87 (1), pp.012107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939897v1</w:t>
+                <w:t xml:space="preserve">hal-01939896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long wavelength room temperature laser operation of a strained InGaAs/GaAs quantum well structure monolithically grown by metalorganic chemical vapour deposition on a low energy-plasma enhanced chemical vapour deposition graded misoriented Ge/Si virtual substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">InAs/InP(001) quantum dots emitting at 1.55μm grown by low-pressure metalorganic vapor-phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Bouchoule</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (25), pp.253114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2150271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939890v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroabsorption spectroscopy of Ge∕Si self-assembled islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
+                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boucaud</w:t>
+                <w:t xml:space="preserve">F. Aniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (8), pp.083525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range ordering of III-V semiconductor nanostructures by shallowly buried dislocation networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long wavelength room temperature laser operation of a strained InGaAs/GaAs quantum well structure monolithically grown by metalorganic chemical vapour deposition on a low energy-plasma enhanced chemical vapour deposition graded misoriented Ge/Si virtual substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chriqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Isella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">H. Von Kaenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Glas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (5), pp.846-850</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003231v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buried dislocation networks designed to organize the growth of III-V semiconductor nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.155329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.155329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of GaAs-based structures on exactly (001)-oriented Ge/Si virtual substrates: reduction of the structural defect density and observation of electroluminescence at room temperature under CW electrical injection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range ordering of III-V semiconductor nanostructures by shallowly buried dislocation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.7941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/45/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939879v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence probing of non-radiative channels in hydrogenated In(Ga)As/GaAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navarro-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 264 (1-3), pp.334-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature laser operation of strained InGaAs∕GaAs QW structure monolithically grown by MOVCD on LE-PECVD Ge∕Si virtual substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Direct growth of GaAs-based structures on exactly (001)-oriented Ge/Si virtual substrates: reduction of the structural defect density and observation of electroluminescence at room temperature under CW electrical injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouchoule</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 39 (23), pp.1658</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 265 (1-2), pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939874v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromodulation of the interband and intraband absorption of Ge/Si self-assembled islands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature laser operation of strained InGaAs∕GaAs QW structure monolithically grown by MOVCD on LE-PECVD Ge∕Si virtual substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fishman</w:t>
+                <w:t xml:space="preserve">Y. Chriqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kermarrec</w:t>
+                <w:t xml:space="preserve">J.-M. Moison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Isella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (3-4), pp.450-454</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (23), pp.1658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939876v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-on-insulator and SiGe waveguide photodetectors with Ge/Si self-assembled islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromodulation of the interband and intraband absorption of Ge/Si self-assembled islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boucaud</w:t>
+                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 16 (3-4), pp.523-527</w:t>
+              <w:t xml:space="preserve">, 2003, 16 (3-4), pp.450-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939875v1</w:t>
+                <w:t xml:space="preserve">hal-01939876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave operation of monolithically grown 1.5-μm optically pumped vertical-external-cavity surface-emitting lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon-on-insulator and SiGe waveguide photodetectors with Ge/Si self-assembled islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Symonds</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">O. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (3-4), pp.523-527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327170v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared waveguide photodetector with Ge/Si self-assembled quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Boucaud</w:t>
+                <w:t xml:space="preserve">Continuous-wave operation of monolithically grown 1.5-μm optically pumped vertical-external-cavity surface-emitting lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Symonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Sauvage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Campidelli</w:t>
+                <w:t xml:space="preserve">S. Hoogland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (33), pp.6678-6681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.42.006678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939868v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the bimodal distribution of low-pressure metal-organic-vapor-phase-epitaxy grown InGaAs/GaAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91 (6), pp.3859-3863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17179,1271 +17188,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-500-fs soliton-like pulse in a passively mode-locked broadband surface-emitting laser with 100 mW average power</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence quenching of a low-pressure metal-organic vapor-phase-epitaxy grown quantum dots array with bimodal inhomogeneous broadening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (12), pp.10115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939866v1</w:t>
+                <w:t xml:space="preserve">hal-01939864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence quenching of a low-pressure metal-organic vapor-phase-epitaxy grown quantum dots array with bimodal inhomogeneous broadening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Sub-500-fs soliton-like pulse in a passively mode-locked broadband surface-emitting laser with 100 mW average power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garnache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoogland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (21), pp.3892-3894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1482143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939864v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic vapor-phase epitaxy of defect-free InGaAs/GaAs quantum dots emitting around 1.3μm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Largeau</w:t>
+                <w:t xml:space="preserve">Near-infrared waveguide photodetector with Ge/Si self-assembled quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Coelho</w:t>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mereuta</w:t>
+                <w:t xml:space="preserve">Y. Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 235 (1-4), pp.89-94</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (3), pp.509-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939862v1</w:t>
+                <w:t xml:space="preserve">hal-01939868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon–on–insulator waveguide photodetector with Ge/Si self-assembled islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Kermarrec</w:t>
+                <w:t xml:space="preserve">Metal-organic vapor-phase epitaxy of defect-free InGaAs/GaAs quantum dots emitting around 1.3μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 92 (4), pp.1858-1861</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 235 (1-4), pp.89-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939869v1</w:t>
+                <w:t xml:space="preserve">hal-01939862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal distribution of Indium composition in arrays of low-pressure metalorganic-vapor-phase-epitaxy grown InGaAs/GaAs quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mereuta</w:t>
+                <w:t xml:space="preserve">Silicon–on–insulator waveguide photodetector with Ge/Si self-assembled islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79 (14), pp.2157-2159</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 92 (4), pp.1858-1861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939852v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermal treatment on the optical and structural properties of 1.3 μm emitting LP-MOVPE grown InAs/GaAs quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">Bimodal distribution of Indium composition in arrays of low-pressure metalorganic-vapor-phase-epitaxy grown InGaAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17 (1-2), pp.263-266</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (14), pp.2157-2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939860v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(InGa)(NAs)/GaAs structures emitting in 1–1.6 μm wavelength range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the thermal treatment on the optical and structural properties of 1.3 μm emitting LP-MOVPE grown InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (1-2), pp.185-188. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 17 (1-2), pp.263-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01939859v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOCVD InP/AlGaInAs distributed Bragg reflector for 1.55 [micro sign]m VCSELs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">(InGa)(NAs)/GaAs structures emitting in 1–1.6 μm wavelength range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (1-2), pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00079-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939858v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on GaAsSbN/GaAs quantum wells for 1.3–1.55μm emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOCVD InP/AlGaInAs distributed Bragg reflector for 1.55 [micro sign]m VCSELs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C Harmand</w:t>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Ungaro</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">C. Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mereuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (8), pp.500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939856v1</w:t>
+                <w:t xml:space="preserve">hal-01939858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigations on GaAsSbN/GaAs quantum wells for 1.3–1.55μm emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ungaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V.K Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 227-228, pp.553-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)00765-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1.3 μm electroluminescence of LP-MOVPE grown InAs/GaAs quantum dots, and influence of the re-growth temperature on the spectral response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mereuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78 (2-3), pp.145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18453,17769 +18587,17769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the anisotropic dielectric function of epitaxial SrO(SrTiO3)n Ruddlesden–Popper structures (n=1,…5)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Projet PIA EquipEx+ Nanofutur @INL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Goure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">3ème édition des journées thématiques Renatech "CROISSANCE CRISTALLINE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814199v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer operando curvature stress measurement during BaTiO3 thin film epitaxy by RF magnetron sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">Nanophotonique programmable multi-niveaux à base de matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laprais Capucine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Taute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Congrès “Optique Normandie 2024” de la SFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814194v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PIA EquipEx+ Nanofutur @INL</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Electrical switch of phase change materials: toward the control of crystallinity for multi-level reconfigurable nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition des journées thématiques Renatech "CROISSANCE CRISTALLINE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics and Photonics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813695v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonique programmable multi-niveaux à base de matériaux à changement de phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Letartre</w:t>
+                <w:t xml:space="preserve">Pioneer operando curvature stress measurement during BaTiO3 thin film epitaxy by RF magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès “Optique Normandie 2024” de la SFO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813686v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical switch of phase change materials: toward the control of crystallinity for multi-level reconfigurable nanophotonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption profile of a MBE atomic beam measured with TDLAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics and Photonics 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">FLAIR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813945v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption profile of a MBE atomic beam measured with TDLAS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Programmable Multilevel Nanophotonics with Chalcogenide Phase-Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2024 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813936v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Multilevel Nanophotonics with Chalcogenide Phase-Change Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Determination of the anisotropic dielectric function of epitaxial SrO(SrTiO3)n Ruddlesden–Popper structures (n=1,…5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2024 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814030v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant tuning of transport properties and orbital switching by epitaxial strain in Sr-doped LaCrO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iWOE30 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable Multilevel Nanophotonics with Phase-Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laprais Capucine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metafun 2024 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum-source cavity-enhanced optical flux monitoring to control thin layer deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Berguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSW 2024 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lund (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Induced Reversible Phase Transition of Sb2S3 for Tunable Nanophotonic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Berguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Zrounba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable SiGe waveguide using Sb2S3 phase-change material in the mid-IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bieganski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Perestjuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Della Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Charlotte, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/cleo_si.2024.sm2o.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards smart growth of functional materials with on-demand properties?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Advanced optical flux monitoring to control thin layer deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bounab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR IAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, TOulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop OSEPI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814200v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced optical flux monitoring to control thin layer deposition processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Towards smart growth of functional materials with on-demand properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bounab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OSEPI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR IAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, TOulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814190v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable Nanophotonics with Phase-Change Materials: Towards Multilevel Tunability and Low-Loss devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Genevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES 2024 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffraction des photoélectrons X (XPD) comme sonde locale dans des hétérostructures épitaxiées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dong Han</w:t>
+                <w:t xml:space="preserve">Optical switch of Sb2S3 for tunable nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zrounba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNSPE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">EPCOS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814179v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical switch of Sb2S3 for tunable nanophotonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+                <w:t xml:space="preserve">La diffraction des photoélectrons X (XPD) comme sonde locale dans des hétérostructures épitaxiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Dudko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPCOS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Roma, Italy</w:t>
+              <w:t xml:space="preserve">JNSPE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813896v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically switched Sb2S3 low loss phase change material for reconfigurable nanophotonic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Berguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Zrounba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées thématiques du GDR Chalco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, BOrdeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible optical switch of Sb2S3 thin films for tunable nanophotonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2023 Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical switch of Sb2S3 phase change material for tunable nanophotonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2023 Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural disorder in SrTiO3 based Ruddlesden-Popper phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Danescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence 2023 du GDR MATEPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced optical flux monitoring to control thin layer deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Epitaxial Materials towards Technological Transfer: Academic/Industrial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroelectric and thermoelectric epitaxial oxide layers for thermal energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
+              <w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814157v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
+                <w:t xml:space="preserve">Ferroelectric La-Doped HfO2 Epitaxial Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingfeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Dix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">ISAF 2022 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813800v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric La-Doped HfO2 Epitaxial Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nico Dix</w:t>
+                <w:t xml:space="preserve">Pyroelectric and thermoelectric epitaxial oxide layers for thermal energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2022 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813854v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sb2S3 thin film for tunable nanophotonic devices: phase switching mechanisms and thin film characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Berguiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fornacciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2022 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide MBE: challenges and opportunities - Integration on semiconductors, complex solid solutions and ultimate superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTi1-xAlxO3 thin films epitaxially-grown by MBE for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards p-type MBE-grown SrTi1-xAlxO3 films for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lamirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive RHEED signature of Ti-excess enabling enhanced cationic composition control during the molecular beam epitaxy of SrTiO3 based solid solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814074v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814064v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
+                <w:t xml:space="preserve">Coherent orientation of size-selected FeRh clusters deposited on crystalline BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Contreras-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bardotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Cluster meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814138v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Properties Dependence on Thickness in Epitaxial La-Doped HfO2 Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sb2S3 thin film for tunable nanophotonic devices: phase switching mechanisms and thin film characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florencio Sánchez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">1ères Journées Scientifiques du GDR CHALCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813732v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent orientation of size-selected FeRh clusters deposited on crystalline BaTiO3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric Properties Dependence on Thickness in Epitaxial La-Doped HfO2 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingfeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Fina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencio Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">EMRS Fall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813717v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb2S3 thin film for tunable nanophotonic devices: phase switching mechanisms and thin film characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sensitive RHEED signature of Ti-excess enabling enhanced cationic composition control during the molecular beam epitaxy of SrTiO3 based solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoumeh Razaghi Pey Ghaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Scientifiques du GDR CHALCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814145v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxie et orientations préférentielles de nanoparticules de FeRh préformées par vaporisation laser et déposées sur BaTiO3 ou SrTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Roy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Ferroelectric Properties of Epitaxial La-Doped Hf0.5Zr0.5O2 Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingfeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Fina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-ISIF-PFM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial ferroelectric doped HfO2 thin films on Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingfeng Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jike Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Estandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Gazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Li4Ti5O12 Thin Films on Silicon towards High-Rate Performance Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Lacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Battery Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Roy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial films grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc d'Esperonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de thermoélectricité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of heteroepitaxial diamond films: toward in situ characterization of domain formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Functional oxide based epitaxial metamaterials in the NIR-MIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elhachmi Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Diamond and Carbon Materials (ICDCM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres du Moyen Infrarouge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325589v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite-Oxide Based Hyperbolic Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées « couches minces d’oxydes fonctionnels et applications en électronique et photonique » du GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxide based epitaxial metamaterials in the NIR-MIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial thin films grown by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Moyen Infrarouge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995932v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite oxide based hyperbolic epitaxial superlattices grown by oxide molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMBE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial thin films grown by MBE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nucleation of heteroepitaxial diamond films: toward in situ characterization of domain formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delchevalrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Diamond and Carbon Materials (ICDCM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325622v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial 33°Y-oriented LiNbO3 films for Silicon Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveri S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-EMF-ICE-IWPM-PFM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized oxide MBE growth on Si by selective etching lift-off for on-chip thermoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Technologies Emergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(La,Sr)TiO3/SrTiO3 superlattices as hyperbolic metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference plénière du GDR PULSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'analyse RHEED adapté au contrôle de la croissance de couches minces d'oxydes fonctionnels et de nanofils III-V</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Han</w:t>
+                <w:t xml:space="preserve">Engineering the properties of functional oxides and integrating them on Si and GaAs thanks to molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vettori</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Pulse-Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073272v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxides grown by MBE for integrated thermoelectricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Decreasing thermal conductivity by atomic engineering in epitaxial oxide films for enhanced integrated thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme rencontre du LRA en Nanothermique Lyonnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">CNRS GDRe thermal nanosciences and nanoengineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965495v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the properties of functional oxides and integrating them on Si and GaAs thanks to molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Nanoscale insights into the synthesis of GaAs core / shell nanowires for water splitting applications through in situ heating in the TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fouquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t>
+              <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965498v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale insights into the synthesis of GaAs core / shell nanowires for water splitting applications through in situ heating in the TEM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Epitaxial integration of nanostructured functional oxides on silicon by solution chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Vila-Fungueiriño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gómez Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Gazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">EMRS-2018 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965378v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial integration of nanostructured functional oxides on silicon by solution chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaume Gazquez</w:t>
+                <w:t xml:space="preserve">Système d'analyse RHEED adapté au contrôle de la croissance de couches minces d'oxydes fonctionnels et de nanofils III-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS-2018 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GDR Pulse-Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965361v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing thermal conductivity by atomic engineering in epitaxial oxide films for enhanced integrated thermoelectricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Oxides grown by MBE for integrated thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDRe thermal nanosciences and nanoengineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">3eme rencontre du LRA en Nanothermique Lyonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965382v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phases Ruddlesden-Popper Srn+1TinO3n+1 hyperboliques épitaxiées par MBE</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mesure des flux pendant la croissance épitaxiale : balance à quartz, spectrométrie de masse, spectrométrie par impact d'électrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier du GDR PULSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965502v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des flux pendant la croissance épitaxiale : balance à quartz, spectrométrie de masse, spectrométrie par impact d'électrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phases Ruddlesden-Popper Srn+1TinO3n+1 hyperboliques épitaxiées par MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GDR PULSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès AFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965362v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral diamond Schottky diodes on heteroepitaxial substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXIII Hasselt Diamond Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid core - shell nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fouquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CNano 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérostructures à base de nanofils III-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fouquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining physical and chemical processes to add new functionalities in epitaxial oxides on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Vila-Fungueiriño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomez A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Gazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magen C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous oxide/semiconductor systems : some specific features of their crystal growth, how could in-situ TEM contribute to their study</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration du microscope Nanomax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965365v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of nanostructured functional oxides on silicon by solution chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Vila-Fungueiriño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2017 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868375v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of nanostructured functional oxides on silicon by solution chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contrôle dynamique de la lumière par des matériaux fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, sophia-antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965428v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle dynamique de la lumière par des matériaux fonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Ultra-long self-catalyzed GaAs nanowires grown by Molecular Beam Epitaxy on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, sophia-antipolis, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965364v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-long self-catalyzed GaAs nanowires grown by Molecular Beam Epitaxy on Si(111)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous oxide/semiconductor systems : some specific features of their crystal growth, how could in-situ TEM contribute to their study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">Inauguration du microscope Nanomax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701497v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond heteroepitaxy on Ir / SrTiO3 / Si (001) substrates: from nucleation to thick films characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international conference on diamond and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Gothenborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite oxide engineering using molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017 Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite oxide engineering by molecular beam epitaxy for integrated thermoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECT 2017 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs/TiO2 core-shell nanowires for Solar Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2N 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Margueron</w:t>
+                <w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">GDR PULSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489067v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Functional oxides on silicon for on-chip thermal management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramah Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PULSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">XVth Electroceramics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489098v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides on silicon for on-chip thermal management</w:t>
+                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramah Moalla</w:t>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Apreutesei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">S. Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth Electroceramics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965438v1</w:t>
+                <w:t xml:space="preserve">hal-01489067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bias Enhanced Nucleation parameters on diamond heteroepitaxy on Ir/SrTiO3/Si (001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid silicon-ferroelectric oxide platform for tunable nanophotonics on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydes fonctionnels intégrés sur Si pour des applications en énergie et photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(001) Ir / SrTiO3 / Si: a promising substrate for diamond heteroepitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramah Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBDD XXI conference, 9-11 march 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PiezoNEMS workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Guan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MBE 2016, 19th International Conference on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high-speed electro-optical performance in a hybrid BaTiO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/Si Mach-Zehnder modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Tulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marià Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 13th International Conference on Group IV Photonics (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GROUP4.2016.7739092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric oxide slot waveguide electro-optic modulator on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Castéra</w:t>
+                <w:t xml:space="preserve">Growth of core (GaAs) / shell (functional oxide) nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San-Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489100v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of core (GaAs) / shell (functional oxide) nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional oxides for optical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Guan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701391v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxides for optical devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Interface reactivity and epitaxial growth of SrTiO3 and other functional oxides on Si and GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">IC-MBE 2016 international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965369v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface reactivity and epitaxial growth of SrTiO3 and other functional oxides on Si and GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gazquez</w:t>
+                <w:t xml:space="preserve">Ferroelectric oxide slot waveguide electro-optic modulator on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-MBE 2016 international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San-Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489068v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Niu</w:t>
+                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965452v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical solution deposition to epitaxial functional complex oxide nanostructures and thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
+                <w:t xml:space="preserve">Capping and decapping GaAs nanowires with As for preventing oxidation and for epitaxial shell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">8èmes Entretiens pour la recherche GEC-Beihang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489319v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial pyroelectric Pb(Zr,Ti)O3 thin films on silicon for thermal energy harvesting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Functional oxide pressure sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489367v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth parameters and tetragonality at the nanoscale of MBE epitaxial BaTiO3 films on Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">Epitaxial pyroelectric Pb(Zr,Ti)O3 thin films on silicon for thermal energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081622v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxide pressure sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489374v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capping and decapping GaAs nanowires with As for preventing oxidation and for epitaxial shell growth</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of SrTiO3 on GaAs : Towards opto-mechanical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Guan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Entretiens pour la recherche GEC-Beihang</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489620v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Monolitic integration of functional oxides on silicon by chemical solution deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">MRS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489362v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SrTiO3/GaAs epitaxial templates: role of Ti at the interface, and application to the fabrication of novel opto-mechanical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489578v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterostructures combining functional oxides and semiconductors for integrated photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monolithic integration of functional oxides in silicon by chemical solution deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MNP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489592v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy harvesting through epitaxial pyroelectric oxide films integrated on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Soft chemistry integration of ferromagnetic La0.7Sr0.3MnO3 on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rivas-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Rivas-Murias</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489612v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of SrTiO3 on GaAs : Towards opto-mechanical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Epitaxial La-doped SrTiO3-based films of enhanced ZT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europ. Material research Society EMRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop Journées du GDR ThermoElectricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489364v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Matzen</w:t>
+                <w:t xml:space="preserve">Integration of functional oxides on SOI for agile silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489582v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of ferroelectric complex oxides on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Cours</w:t>
+                <w:t xml:space="preserve">SrTiO3/GaAs epitaxial templates: role of Ti at the interface, and application to the fabrication of novel opto-mechanical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on "Insulating Films on Semiconductors (INFOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Udine, Italy</w:t>
+              <w:t xml:space="preserve">JSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489594v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolitic integration of functional oxides on silicon by chemical solution deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
+                <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489571v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of functional oxides in silicon by chemical solution deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterostructures combining functional oxides and semiconductors for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">Workshop MNP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489346v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft chemistry integration of ferromagnetic La0.7Sr0.3MnO3 on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId675" w:history="1">
+                <w:t xml:space="preserve">Thermal energy harvesting through epitaxial pyroelectric oxide films integrated on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rivas-Murias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489356v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial La-doped SrTiO3-based films of enhanced ZT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Grenet</w:t>
+                <w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Coux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Skumryev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Journées du GDR ThermoElectricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291419v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of functional oxides on SOI for agile silicon photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Orobtchouk</w:t>
+                <w:t xml:space="preserve">Chemical solution deposition to epitaxial functional complex oxide nanostructures and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848735v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Nationales sur les Technologies Emergentes en micro/nanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid silicon-ferroelectric oxide slot waveguide for on-chip optoelectronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hu</w:t>
+                <w:t xml:space="preserve">Ir / SrTiO3 / Si multilayers: a promising substrate for diamond heteroepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Y. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t>
+              <w:t xml:space="preserve">DCM 2015 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Band Homburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489369v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ir / SrTiO3 / Si multilayers: a promising substrate for diamond heteroepitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Hybrid silicon-ferroelectric oxide slot waveguide for on-chip optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Wague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCM 2015 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Band Homburg, Germany</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489361v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of pyroelectric oxide films on silicon for thermal energy harvesting and cooling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of BaTiO3 films grown on Si1-xGex substrates by molecular beam epitaxy: role of passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Cation Stoichiometry in Epitaxial BaTiO3 Thin Films Grown on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo-Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMBE 2015 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Canazei, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex oxides on semiconductors for nanoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2015 144th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, Fl, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong electrocaloric anisotropy in epitaxial Pb(Zr,Ti)O3 heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromechanical response of amorphous LaAlO3 thin film probed by scanning probe microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Borowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF 2015 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterostructures combining functional oxides and semiconductors for integrated photonics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t>
+              <w:t xml:space="preserve">Nanotech MEET conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490286v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive switching of HfO2-based metal-insulator-metal devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Alibart</w:t>
+                <w:t xml:space="preserve">Slot waveguide electro-optic modulator based on ferroelectric oxides BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Recherche Inter Écoles Centrales (CRIEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ecully, France</w:t>
+              <w:t xml:space="preserve">Group IV Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489831v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech MEET conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489914v1</w:t>
+                <w:t xml:space="preserve">hal-01965375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slot waveguide electro-optic modulator based on ferroelectric oxides BaTiO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">BaTiO3 grown on Si (001) by Molecular Beam Epitaxy for low power field-effect devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group IV Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489817v1</w:t>
+                <w:t xml:space="preserve">hal-01489863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O-3 thin layers on SrTiO3/GaAs, 26th international conference on Indium Phosphide and related materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
+                <w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th international conference on Indium Phosphide and related materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS), Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489925v1</w:t>
+                <w:t xml:space="preserve">hal-01489913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Pb Zr,Ti)O3 thin layers on SrTiO3/GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+                <w:t xml:space="preserve">Ferroelectric Pb(Zr,Ti)O-3 thin layers on SrTiO3/GaAs, 26th international conference on Indium Phosphide and related materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IPRM conference</w:t>
+              <w:t xml:space="preserve">26th international conference on Indium Phosphide and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489920v1</w:t>
+                <w:t xml:space="preserve">hal-01489925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric Pb Zr,Ti)O3 thin layers on SrTiO3/GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Material Research Society (E-MRS) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">26th IPRM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489911v1</w:t>
+                <w:t xml:space="preserve">hal-01489920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Frank</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Proc. European Material Research Society (E-MRS) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489916v1</w:t>
+                <w:t xml:space="preserve">hal-01489911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on semiconductor substrates by molecular beam epitaxy for ferroelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2014 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489874v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of ferroelectric complex oxides on semiconductors for field-effect devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of BaTiO3 on Si and SOI by molecular beam epitaxy for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Albertini</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Physics of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">ISAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Penn State University in State College, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965375v1</w:t>
+                <w:t xml:space="preserve">hal-01489874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaTiO3 grown on Si (001) by Molecular Beam Epitaxy for low power field-effect devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Heterostructures combining functional oxides and semiconductors for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ecully, France</w:t>
+              <w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489863v1</w:t>
+                <w:t xml:space="preserve">hal-01490286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
+                <w:t xml:space="preserve">Resistive switching of HfO2-based metal-insulator-metal devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS), Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque de Recherche Inter Écoles Centrales (CRIEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489913v1</w:t>
+                <w:t xml:space="preserve">hal-01489831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic modulation with functional oxides monolithically integrated on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bachelet</w:t>
+                <w:t xml:space="preserve">Silicon CMOS compatible transition metal dioxide technology for boosting highly integrated photonic devices with disruptive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon Photonics Summer School organized by PLAT4M project</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014 -16th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489917v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes épitaxiés combinant oxydes et semiconducteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azza Chettaoui</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier nucléation du GDR PULSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Valbonne, France</w:t>
+              <w:t xml:space="preserve">MRS 2014 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489845v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth by molecular beam epitaxy of ferroelectric BaTiO3 on silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Systèmes épitaxiés combinant oxydes et semiconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kalinin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Danescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gobaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Meudon, France</w:t>
+              <w:t xml:space="preserve">Atelier nucléation du GDR PULSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489873v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon CMOS compatible transition metal dioxide technology for boosting highly integrated photonic devices with disruptive performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gutierrez</w:t>
+                <w:t xml:space="preserve">Epitaxial growth by molecular beam epitaxy of ferroelectric BaTiO3 on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014 -16th International Conference on Transparent Optical Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Meudon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848763v1</w:t>
+                <w:t xml:space="preserve">hal-01489873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Ferroelectric Pb(Zr,Ti)O3 Layers on GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Agnus</w:t>
+                <w:t xml:space="preserve">Electro-optic modulation with functional oxides monolithically integrated on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2014 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, (USA), United States</w:t>
+              <w:t xml:space="preserve">Silicon Photonics Summer School organized by PLAT4M project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489912v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of epitaxial BaTiO3 on Si and SiGe for ferroelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 61st International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Baltimore, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic modulation using hybrid silicon-ferroelectric oxide slot waveguide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+                <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Meudon, France</w:t>
+              <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489872v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local tetragonality of epitaxial BaTiO3 thin films on Si for ferroelectric applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Mazet</w:t>
+                <w:t xml:space="preserve">Electro-optic modulation using hybrid silicon-ferroelectric oxide slot waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC2014 - 18th International Microscopy congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489876v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyse par le Sr de de la cristallisation de SrTiO3 lors des premiers stades de sa croissance sur Si</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Ti-based interface engineering for heteroepitaxial growth of SrTiO3 on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamis Louahadj</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GDR PULSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490290v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti-based interface engineering for heteroepitaxial growth of SrTiO3 on GaAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Catalyse par le Sr de de la cristallisation de SrTiO3 lors des premiers stades de sa croissance sur Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ecully, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GDR PULSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489851v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaTiO3 grown on Si and SOI by molecular beam epitaxy for nanoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slot waveguide electro-optic modulator with ferroelectric oxide BaTiO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 11th International Conference on Group IV Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Group4.2014.6961944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of oxide based resistive switching for passive crossbar integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alibart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina La Barbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium S - Memristormaterials, mechanisms and devices for unconventional computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric BaTiO3 thin films grown on Si(001) by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Application of Polar Dielectrics (ECAPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Pb(Zr, Ti)O&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; thin layers on SrTiO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 26th International Conference on Indium Phosphide and Related Materials (IPRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of functional oxides on silicon for nanoelectronics and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials and Characterization Techniques (ICMCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, VIT Univ., Vellore, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young modulus and Poisson ratio of polycrystalline and single crystal PZT thin-film measured by picosecond ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of Ge on SrTiO3 : mismatch accommodation for very heterogeneous epitaxial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Danescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Favre-Nicolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2012, Symposium M - More than Moore : novel materials approaches for functionalized silicon based microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric BaTiO3 strained on SrTiO3(001) : Abnormal anion displacements evidenced by X-ray photoelectron diffraction (XPD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario El Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Merckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36225,1154 +36359,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffraction des photoélectrons X (XPD) comme sonde locale dans des hétérostructures épitaxiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNSPE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural disorder in SrTiO3 based Ruddlesden-Popper phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Danescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNANO conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indefinite Permittivity in Srn+1TinO3n+1 Ruddlesden-Popper Thin Layers Grown by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N ) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires for Solar Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lund, Sweden. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of heteroepitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Guan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping/decapping method for the growth of an epitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSI 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaTiO3 grown on Si (001) by Molecular Beam Epitaxy for low power field-effect devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BaTiO3 grown on Si (001) by Molecular Beam Epitaxy for low power field-effect devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ecully, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Louahadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech MEET conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37382,744 +37516,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2024 Section 08 Micro- et nanotechnologies, micro- et nanosystèmes, photonique, électronique, électromagnétisme, énergie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-162, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Systems Combining Oxides and Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Beam Epitaxy (Second Edition) From Research to Mass Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.377-402, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Epitaxial Oxide Ceramics Nanomaterials Based on Chemical Strategies on Semiconductor Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vila-Fungueiriño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Ceramic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashutosh Tiwari (Editor), Rosario A. Gerhardt (Editor), Magdalena Szutkowska (Editor), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Epitaxial Oxide Ceramics Nanomaterials Based on Chemical Strategies on Semiconductor Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Carretero-Genevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Vila-Fungueiriño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Ceramic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial systems combining oxides and semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.451-475, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'intégration monolithique d'hétérostructures et de nanostructures III-V et Ge sur silicium pour la microélectronique et l'optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leray J.L., Boudenot J.C., Gautier J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La micro-nano électronique, enjeux et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS ÉDITIONS, pp.179-182, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38129,332 +38263,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle de dépôt de couches minces comportant une source de lumière continue et un spectromètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2308685. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle de dépôt de couches minces comportant une source de lumière continue et une cavité optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2308684. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de contrôle de dépôt de couches minces comportant une cavité optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2308666. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38464,167 +38598,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the dielectric properties of functional oxides and integrating them on semiconductor platforms thanks to oxide molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial systems combining oxides and semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId801"/>
+      <w:footerReference w:type="default" r:id="rId804"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -38771,51 +38905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2026.111810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bentata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Taute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kempf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202506609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.536538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Biega&#324;ski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Perestjuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Armand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Della Torre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.511923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bounab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723006945" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lacey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gilardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Merckling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingfeng Song" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio S&#225;nchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR05935E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Al-Jibouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.499809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy John" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Razaghi Pey Ghaleh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00013F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02512K" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Song" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00672" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Tan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jike Lyu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00122" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437274v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deparis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lichtensteiger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. - B Brubach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137636" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Solanas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c00560" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5101049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00485" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5082185" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Estandia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume G&#225;zquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1520590" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201770208" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701614" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.09.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01260" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scigaj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#225;zquez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962836" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gutierrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tulli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2522509" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848699v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brimont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Girons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2495230" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02311D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Vila-Fungueiri&#227;&#177;o" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bourdais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.786" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376789v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.12.030" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053264v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881818" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902165" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.062" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889853" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939997v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hourani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769890" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940000v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939992v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939987v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heyns" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939990v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023532v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939932v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloquin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939927v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Kazzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3065437" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939930v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939931v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939929v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939933v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940600v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939950v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939925v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939924v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939923v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939922v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356956v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2944140" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939916v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;rat-Combes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939919v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939914v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939920v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Troyon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smaali" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Hdiy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939917v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939912v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939911v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779101" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939918v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939913v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939907v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troyon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hdiy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939909v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939900v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939903v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939904v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939899v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939902v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939569v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939905v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939908v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902486v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939894v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coelho" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939898v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939891v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939896v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Symonds" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2150271" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939890v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chriqui" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isella" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Von Kaenel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939892v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003231v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Coelho" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/45/016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003230v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.155329" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939879v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navarro-Paredes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939874v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moison" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939876v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkurdi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939875v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327170v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Symonds" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoogland" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006678" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939868v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939863v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereuta" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939866v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tropper" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1482143" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939864v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939862v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coelho" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mereuta" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939869v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939852v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939860v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#233;rard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939859v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00079-9" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1S8C8XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939858v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939856v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Harmand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ungaro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V.K Rao" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00765-5" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4B5MCSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939849v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G&#233;rard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814199v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814194v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813695v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Goure" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813686v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laprais Capucine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813945v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813936v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814030v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813663v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814012v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813918v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zrounba" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813910v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bieganski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Armand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_si.2024.sm2o.5" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814200v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814190v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813672v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814179v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813896v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814186v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813875v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813865v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814172v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195998v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814157v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813854v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Tuan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813782v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813600v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814153v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813822v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814074v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813732v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814145v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813742v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Solanas" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813594v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Gazquez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813764v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Merckling" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325498v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995932v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhachmi Bouras" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325605v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325622v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325535v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325514v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073272v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouras" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dursap" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vettori" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965378v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouquat" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965361v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Andr&#233;s" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965502v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965362v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965492v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701541v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325467v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez A" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magen C" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965365v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965428v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965364v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701497v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073219v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489067v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oliveri" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salut" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848690v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castera" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romeo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550429" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848675v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Castera" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rosa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mari&#224; Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2016.7739092" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489100v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965369v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489068v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489319v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gich" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489367v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489620v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489362v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489578v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489592v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489612v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivas-Murias" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489364v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489571v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489346v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picas" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489356v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848735v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo Romeo" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wague" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193606" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489369v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489361v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Lee" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saada" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489342v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965449v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489363v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489353v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489365v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tanaka" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490286v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489831v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minvielle" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489914v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489817v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489925v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489920v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489911v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489863v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489913v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489917v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489845v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Chettaoui" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848763v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchis" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosa" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876505" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489912v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489872v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490290v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489851v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489864v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848756v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961944" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957795v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina La Barbera" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489919v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848771v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880535" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490283v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944050v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797762v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668621v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Kazzi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robach" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441627v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814163v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965499v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701473v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489056v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489807v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489793v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273400v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489085v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848685v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273398v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575787v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765364v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765349v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765337v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325674v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325665v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Dong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Quintana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2026.111810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Saadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bentata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Taute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kempf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202506609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oussama Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04625953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Biega&#324;ski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Perestjuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Armand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Della Torre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.511923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bounab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0235438" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.536538" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621770v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reyes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Capiod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.245410" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576723006945" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lacey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gilardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Merckling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17073" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingfeng Song" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencio S&#225;nchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR05935E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Al-Jibouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Monfray" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.499809" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Peric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac7576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy John" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slassi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Sun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0153" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Razaghi Pey Ghaleh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00013F" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Song" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00672" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Tan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Dix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jike Lyu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC02512K" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437274v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. John" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deparis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lichtensteiger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagu&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. - B Brubach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137636" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Solanas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.0c00560" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5101049" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00485" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5082185" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Estandia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5096002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume G&#225;zquez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1520590" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201770208" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2017.1336055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701614" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848668v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.09.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489122v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gutierrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tulli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2522509" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scigaj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#225;zquez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962836" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489127v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.08.035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01260" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brimont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Girons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2495230" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02311D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Vila-Fungueiri&#227;&#177;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00038" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bourdais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.786" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053264v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881818" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.12.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848769v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobaut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamrouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2014.02.009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWBQVF5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902165" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848757v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louahadj" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.02.062" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848759v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889853" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939998v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939997v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Hourani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769890" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939999v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favre-Nicolin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813548" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023426v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939992v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939987v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heyns" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892244v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.10.034" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4QW5SPG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892238v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benarmouche" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.02.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939990v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3407520" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892234v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3520143" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939932v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloquin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939930v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939931v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939929v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mauguin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939927v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Kazzi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3065437" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939933v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940600v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939950v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939924v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939922v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356956v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priester" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2944140" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939919v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939916v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;rat-Combes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939914v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939920v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Troyon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smaali" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Molinari" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a El Hdiy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939917v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaillard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rozier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939912v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939911v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gogneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779101" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939918v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939913v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939903v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939904v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939899v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939907v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smaali" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troyon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hdiy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molinari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939909v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939902v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939569v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939905v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902486v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939898v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coelho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939894v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939891v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939896v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Symonds" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939897v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2150271" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939892v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aniel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fishman" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939890v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chriqui" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Isella" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Von Kaenel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003230v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Coelho" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.155329" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003231v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/45/016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939878v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navarro-Paredes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939879v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939874v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moison" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939876v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkurdi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939875v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327170v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Symonds" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoogland" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006678" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939863v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mereuta" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939864v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939866v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tropper" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1482143" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939868v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939862v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coelho" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mereuta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939869v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939852v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939860v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#233;rard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939859v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00079-9" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1S8C8XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939858v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meriadec" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939856v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Harmand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ungaro" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramos" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V.K Rao" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)00765-5" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4B5MCSV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939849v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G&#233;rard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813695v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Goure" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813686v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laprais Capucine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813945v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814194v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813936v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814030v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814199v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813663v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814012v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813918v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Zrounba" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813910v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bieganski" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Armand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_si.2024.sm2o.5" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814190v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814200v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813672v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813896v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814179v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814186v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813875v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813865v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814172v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195998v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morville" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813854v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Tuan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814157v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813782v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fornacciari" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813600v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814153v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813822v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813717v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Contreras-Reyes" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamion" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814145v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813732v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814074v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814100v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Reyes" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813742v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Solanas" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813594v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Gazquez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813764v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Merckling" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995932v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhachmi Bouras" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325498v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325622v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325605v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325535v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325514v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965498v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965382v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Han" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965378v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouquat" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965361v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#243;mez Andr&#233;s" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073272v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouras" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dursap" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vettori" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965495v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965362v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965502v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965492v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701541v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325467v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez A" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magen C" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965428v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965364v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701497v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965365v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965423v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965426v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073219v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489067v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oliveri" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salut" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848690v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castera" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romeo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550429" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848675v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Castera" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rosa" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mari&#224; Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GROUP4.2016.7739092" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965369v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489068v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489100v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081622v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guzman" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489620v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489367v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489364v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489571v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gich" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489594v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489346v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drisko" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489356v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivas-Murias" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291419v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848735v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rojo Romeo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wague" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193606" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489578v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489362v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489592v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489612v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489319v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489361v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Lee" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saada" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489369v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489342v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965449v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965445v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489363v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489569v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489353v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489365v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tanaka" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489914v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489817v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965375v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489863v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489913v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489925v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489920v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489911v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489916v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frank" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489874v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490286v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489831v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minvielle" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848763v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchis" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosa" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876505" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489912v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489845v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Chettaoui" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489873v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalinin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489917v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490296v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489876v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489872v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489851v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490290v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489864v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848756v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961944" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957795v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina La Barbera" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuillaume" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489919v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848771v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880535" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490283v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944050v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797762v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668621v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Kazzi" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robach" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441627v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814163v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965499v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701473v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489056v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489807v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489793v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493567v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pera" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rapports-du-comite-national.cnrs.fr/rapport_conjoncture_2024/section-08-micro-et-nanotechnologies-micro-et-nanosystemes-photonique-electronique-electromagnetisme-energie-electrique/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273400v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489085v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848685v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273398v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575787v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765364v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765349v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765337v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325674v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325665v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>