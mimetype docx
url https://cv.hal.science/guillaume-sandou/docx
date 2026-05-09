--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -337,508 +337,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Metaheuristics-based Tuning of Effective Design Parameters for Model Predictive Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Haggège</w:t>
+                <w:t xml:space="preserve">Optimal tuning of H ∞ fixed-structure robust controller against multiple high-level requirements using evolutionary computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14569/IJACSA.2019.0100607⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.949-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861054v1</w:t>
+                <w:t xml:space="preserve">hal-02068093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tuning of H ∞ fixed-structure robust controller against multiple high-level requirements using evolutionary computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
+                <w:t xml:space="preserve">Advanced Metaheuristics-based Tuning of Effective Design Parameters for Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiene Bouallègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Haggège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.949-972. </w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2019.0100607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068093v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and flexible predictive control of building space-heating demand in district heating systems</w:t>
+                <w:t xml:space="preserve">Wind farm distributed PSO-based control for constrained power generation maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Aoun</w:t>
+                <w:t xml:space="preserve">Nicolo Gionfra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bavière</w:t>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Aurousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+                <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.103-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861035v1</w:t>
+                <w:t xml:space="preserve">hal-01940412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind farm distributed PSO-based control for constrained power generation maximization</w:t>
+                <w:t xml:space="preserve">Modelling and flexible predictive control of building space-heating demand in district heating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolo Gionfra</w:t>
+                <w:t xml:space="preserve">Nadine Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bavière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.103-117. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940412v1</w:t>
+                <w:t xml:space="preserve">hal-02861035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line of sight controller tuning using Bayesian optimisation: application to a double stage stabilisation platform</w:t>
               </w:r>
@@ -2014,73 +2014,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Revilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Robotics and Control Engineering (IRCE 2025)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Intelligent Robotics and Control Engineering (IRCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223979v1</w:t>
+                <w:t xml:space="preserve">hal-05227653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Holistic Multi-Criteria Trajectory Evaluation Framework for Autonomous Driving in Mixed Traffic Environment</w:t>
               </w:r>
@@ -2122,73 +2122,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Revilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Robotics and Control Engineering (IRCE)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Intelligent Robotics and Control Engineering (IRCE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227653v1</w:t>
+                <w:t xml:space="preserve">hal-05223979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTP-UDrive: Unified Game-Theoretic Trajectory Planner and Decision-Maker for Autonomous Driving in Mixed Traffic Environments</w:t>
               </w:r>
@@ -2276,269 +2276,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Interactive Game Theory-PSO Based Comprehensive Framework for Autonomous Vehicle Decision Making and Trajectory Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhed Naidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Revilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159671v1</w:t>
+                <w:t xml:space="preserve">hal-04102621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Game Theory-PSO Based Comprehensive Framework for Autonomous Vehicle Decision Making and Trajectory Planning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102621v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Grid Flexibility via Heat Pump and Thermal Storage Control</w:t>
               </w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control for Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sozopol, Bulgaria. </w:t>
@@ -2775,51 +2775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to efficiently handle 300 projects on Model Representations and Analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Virtual Workshop on Energy Management in Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Pilani, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3173,51 +3173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Modelica Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.577-585, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3388,402 +3388,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Barrier Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pouilly-Cathelain</w:t>
+                <w:t xml:space="preserve">Efficient Construction of Neural Networks Lyapunov Functions with Domain Of Attraction Maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Lieusaint, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0009821001500158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0009883401740180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860835v1</w:t>
+                <w:t xml:space="preserve">hal-02860869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Neural Networks Lyapunov Functions for Discrete and Continuous Time Systems with Domain Of Attraction Maximization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bocquillon</w:t>
+                <w:t xml:space="preserve">Stability of Barrier Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouilly-Cathelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Neural Computation Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual Conference, France. </w:t>
+              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lieusaint, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010176504710478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0009821001500158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105504v1</w:t>
+                <w:t xml:space="preserve">hal-02860835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Head Attention for Joint Multi-Modal Vehicle Motion Forecasting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
+                <w:t xml:space="preserve">Computation of Neural Networks Lyapunov Functions for Discrete and Continuous Time Systems with Domain Of Attraction Maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Neural Computation Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010176504710478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860895v1</w:t>
+                <w:t xml:space="preserve">hal-03105504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Model-Based Resource Management : an Application to the Electric Vehicle Thermal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3792,601 +3784,609 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lieusaint, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0009769905650575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Satisfaction of Nonlinear Requirements in Control Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
+                <w:t xml:space="preserve">Multi-Head Attention for Joint Multi-Modal Vehicle Motion Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105479v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on New Trends in Systems Modeling based on 850 Students' Interest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sandou</w:t>
+                <w:t xml:space="preserve">Robust Satisfaction of Nonlinear Requirements in Control Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pouilly-Cathelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jegu Island (virtual), South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632581v1</w:t>
+                <w:t xml:space="preserve">hal-03105479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design and analysis method for estimator-based multiple model adaptive control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+                <w:t xml:space="preserve">A Study on New Trends in Systems Modeling based on 850 Students' Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Control, Mechatronics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105460v1</w:t>
+                <w:t xml:space="preserve">hal-02632581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Construction of Neural Networks Lyapunov Functions with Domain Of Attraction Maximization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bocquillon</w:t>
+                <w:t xml:space="preserve">A design and analysis method for estimator-based multiple model adaptive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lieusaint, France. </w:t>
+              <w:t xml:space="preserve">8th International Conference on Control, Mechatronics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Moscow (virtual), Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0009883401740180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCMA51325.2020.9301566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860869v1</w:t>
+                <w:t xml:space="preserve">hal-03105460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on Innovative Pedagogy for teaching Systems Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4433,77 +4433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and assessment of a reduced-order building model designed for model predictive control of space-heating demand in district heating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bavière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4541,77 +4541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Simulation of Residential Buildings Supporting the Development of Flexible Control in District Heating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,103 +4788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Consensus Control Under Disturbances for Wind Farm Power Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2015-2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4918,77 +4918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load shifting of space-heating demand in district heating systems based on a reduced-order building model identifiable at substation level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5026,103 +5026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Distributed Particle Swarm Optimization Algorithm for the Optimal Power Flow Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kohala Coast, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,77 +5251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensitivity analysis to support the modelling of space heating demand in view of developing a load shedding algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Baviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,90 +5359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed PID-like Consensus Control for Discrete-time Multi-agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5476,77 +5476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Model Predictive Control Prototyping with LabVIEW/CDSim and CompactRIO Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Haggège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5691,338 +5691,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du pilotage d'un parc d'énergies renouvelables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolo O Gionfra</w:t>
+                <w:t xml:space="preserve">Advanced Control for Wind Turbine Grid Connection Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Gionfra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Journée Scientifique de l'Institut RISEGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">World Congress and Exhibition on Wind &amp; Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381714v1</w:t>
+                <w:t xml:space="preserve">hal-01381643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Control for Wind Turbine Grid Connection Requirements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimisation du pilotage d'un parc d'énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo O Gionfra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress and Exhibition on Wind &amp; Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3ième Journée Scientifique de l'Institut RISEGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381643v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Control of a Wind Farm for Wake Interaction Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo O Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6164,103 +6164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Feedback Linearization and MPC for Wind Turbine Power Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6294,77 +6294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LabVIEW Perturbed Particle Swarm Optimization Based Approach for Model Predictive Control Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Bouallègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Haggège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6513,324 +6513,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institut RISEGrid pour l'étude et la modélisation des systèmes électriques intelligents.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Sandou</w:t>
+                <w:t xml:space="preserve">Local Weak Observability Conditions of Sensorless AC Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Koteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Maloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontres "évolution vers les réseaux intelligents : opportunités, synergies et défis"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE-ECCE Europe 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259818v1</w:t>
+                <w:t xml:space="preserve">hal-01151725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line of sight stabilization controllers tuning from high-level Modulation Transfer Function specifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Frasnedo</w:t>
+                <w:t xml:space="preserve">Line of Sight controller tuning using Bayesian optimization of a high-level optronic criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frasnedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chapuis</w:t>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Advanced Control and Navigation for Autonomous Aeroespace Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.052⟩</w:t>
+              <w:t xml:space="preserve">16th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Garmisch-Partenkirchen, Andorra. pp.56-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259412v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institut RISEGrid, pour l'étude et la modélisation des systèmes électriques intelligents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">L'institut RISEGrid pour l'étude et la modélisation des systèmes électriques intelligents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sandou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le printemps de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journée de rencontres "évolution vers les réseaux intelligents : opportunités, synergies et défis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, MONS, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259822v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent Magnet Synchronous Drives Observability Analysis for Motion-Sensorless Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Koteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6862,351 +6901,312 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Symposium on Sensorless Control for Electrical Drives - SLED2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SLED.2015.7339264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability Analysis of Sensorless Synchronous Machine Drives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Maloum</w:t>
+                <w:t xml:space="preserve">Line of sight stabilization controllers tuning from high-level Modulation Transfer Function specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frasnedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7331085⟩</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Advanced Control and Navigation for Autonomous Aeroespace Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Séville, Spain. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151701v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line of Sight controller tuning using Bayesian optimization of a high-level optronic criterion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'institut RISEGrid, pour l'étude et la modélisation des systèmes électriques intelligents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Workshop on Control Applications of Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le printemps de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259423v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Weak Observability Conditions of Sensorless AC Drives</w:t>
+                <w:t xml:space="preserve">Observability Analysis of Sensorless Synchronous Machine Drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Koteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Maloum</w:t>
@@ -7224,359 +7224,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE-ECCE Europe 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
+              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7331085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151725v1</w:t>
+                <w:t xml:space="preserve">hal-01151701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Fixed-Structure Mu-Synthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximization of the volume of the mu-guaranteed stability domain using Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Symposium on Computational Intelligence in Control and Automation (CICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Orlando, United States. </w:t>
+              <w:t xml:space="preserve">ECC 2014 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.582 - 587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CICA.2014.7013240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073349v1</w:t>
+                <w:t xml:space="preserve">hal-00975144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-parameter mono and multi objective methods for the tuning of controllers based on Particle Swarm Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Fixed-Structure Mu-Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatics and Informatics'2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Symposium on Computational Intelligence in Control and Automation (CICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICA.2014.7013240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073310v1</w:t>
+                <w:t xml:space="preserve">hal-01073349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary fixed-structure H∞ synthesis for multiple plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zero-parameter mono and multi objective methods for the tuning of controllers based on Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatics and Informatics'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sofia, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073346v1</w:t>
+                <w:t xml:space="preserve">hal-01073310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Model Predictive Control of a Hydro-Power Valley by Dual Decomposition</w:t>
               </w:r>
@@ -7601,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7781,187 +7755,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institut RISEGrid, Research Institute on Smarter Electric Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary fixed-structure H∞ synthesis for multiple plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée scientifique de l'institut RISEGrid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073355v1</w:t>
+                <w:t xml:space="preserve">hal-01073346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximization of the volume of the mu-guaranteed stability domain using Particle Swarm Optimization</w:t>
+                <w:t xml:space="preserve">L'institut RISEGrid, Research Institute on Smarter Electric Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ère journée scientifique de l'institut RISEGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975144v1</w:t>
+                <w:t xml:space="preserve">hal-01073355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LuGre Friction Model Identification and Compensator Tuning Using A Differential Evolution Algorithm</w:t>
               </w:r>
@@ -8155,51 +8155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics modeling and comparative robust stability analysis of a space launcher with constrained inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaudenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8266,256 +8266,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Order H-infinity Loop-Shaping Synthesis: a Time Domain Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
+                <w:t xml:space="preserve">Stability analysis of pulse-modulated systems with an application to space launchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaudenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Symposium on Computational Intelligence in Control and Automation (CICA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Würzburg, Germany. pp.CD-Rom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826272v1</w:t>
+                <w:t xml:space="preserve">hal-00826387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of pulse-modulated systems with an application to space launchers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Beauvois</w:t>
+                <w:t xml:space="preserve">Fixed-Order H-infinity Loop-Shaping Synthesis: a Time Domain Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Symposium on Computational Intelligence in Control and Automation (CICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICA.2013.6611672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826387v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Practical Fixed Order H∞ Loop-Shaping</w:t>
               </w:r>
@@ -8943,51 +8943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWM Modeling for Attitude Control of a Launcher During Ballistic Phase and Comparative Stability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaudenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,295 +9058,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de synthèse de correcteurs robustes d'ordre réduit pour les boucles de stabilisation inertielle de Ligne de Visée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ant colony optimization for the identification of nonlinear functions with unknown structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. H. Heiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EA Artificial Evolution 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Angers, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629683v1</w:t>
+                <w:t xml:space="preserve">hal-00738194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some problems handled by Particle Swarm Optimization in automatic control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de synthèse de correcteurs robustes d'ordre réduit pour les boucles de stabilisation inertielle de Ligne de Visée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hirwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Evolutionary Computation Theory and Applications (ECTA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groupe de travail Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003672303150319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00738196v1</w:t>
+                <w:t xml:space="preserve">hal-00629683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant colony optimization for the identification of nonlinear functions with unknown structures</w:t>
+                <w:t xml:space="preserve">Some problems handled by Particle Swarm Optimization in automatic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. H. Heiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA Artificial Evolution 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Evolutionary Computation Theory and Applications (ECTA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.315-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003672303150319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738194v1</w:t>
+                <w:t xml:space="preserve">hal-00738196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization for the design of H∞ static output feedbacks</w:t>
               </w:r>
@@ -9408,1460 +9408,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Controllers Flight Control Design Over a Large Flight Envelope</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Powertrain Simulation to Optimize Battery and Vehicle Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prempain</w:t>
+                <w:t xml:space="preserve">Noëlle Janiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Turner</w:t>
+                <w:t xml:space="preserve">F.-X. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Components for Missiles - Innovation &amp; Technology Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Manchester, United Kingdom. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523386v1</w:t>
+                <w:t xml:space="preserve">hal-00523705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la production dans un réseau d'énergie soumis à des incertitudes sur le coût de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Dynamic Controllers Flight Control Design Over a Large Flight Envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prempain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vorley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de la société française de recherche opérationnelle et d'aide à la décision, ROADEF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Materials and Components for Missiles - Innovation &amp; Technology Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Manchester, United Kingdom. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487888v1</w:t>
+                <w:t xml:space="preserve">hal-00523386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receding Horizon Control: an Effective Methodology for Energy Management in Complex Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la production dans un réseau d'énergie soumis à des incertitudes sur le coût de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simona Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMTEE 2010 - IFAC Conference on Control Methodologies and Technology for Energy Efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Vilamoura, Portugal. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">11e congrès de la société française de recherche opérationnelle et d'aide à la décision, ROADEF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452935v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unit Commitment with Production Cost Uncertainty, a Recourse Programming Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Receding Horizon Control: an Effective Methodology for Energy Management in Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control Methodologies and Technology for Energy Efficiency</w:t>
+              <w:t xml:space="preserve">CMTEE 2010 - IFAC Conference on Control Methodologies and Technology for Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Vilamoura, Portugal. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452927v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectifs par essaim particulaire pour la synthèse de correcteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ighobriouen</w:t>
+                <w:t xml:space="preserve">Unit Commitment with Production Cost Uncertainty, a Recourse Programming Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ième Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">Conference on Control Methodologies and Technology for Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Vilamoura, Portugal. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487861v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Powertrain Simulation to Optimize Battery and Vehicle Performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation multi-objectifs par essaim particulaire pour la synthèse de correcteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">S. Ighobriouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">10ième Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523705v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Powertrain Architecture and Control Global Optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Non-linear Control Applied to Internal Combustion Engine Air Path Using Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bastard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Guillermo Pita Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Battery, Hybrid and Fuel Cell Electric Vehicle Symposium and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Stavanger, Norway. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint Petersbourg, Russia. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417207v1</w:t>
+                <w:t xml:space="preserve">hal-00417228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Ventilation Control for Large-Scale Systems: the Mining Industrial Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Domenica Di Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro d'Innocenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Fischione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alf J. Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Henrik Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECON 2009 - 6th IEEE SECON Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powertrain and Low-Voltage Network Simulation and Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Electric Vehicle Powertrain Architecture and Control Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Janiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SIA Conference on Automotive Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">24th International Battery, Hybrid and Fuel Cell Electric Vehicle Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Stavanger, Norway. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417189v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Particle Swarm Optimization for Reduced Order H-infinity Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Powertrain and Low-Voltage Network Simulation and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Janiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control Applications of Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Jyväskylä, Finland. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">3rd SIA Conference on Automotive Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390502v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization: an Efficient Tool for the Design of Automatic Control Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Controllers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Particle Swarm Optimization for Reduced Order H-infinity Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Components for Missiles - Innovation &amp; Technology Partnership Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Jyväskylä, Finland. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417174v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par essaim particulaire pour la synthèse de lois de commande : du PID à la commande H∞</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prempain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Postlethwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Materials and Components for Missiles - Innovation &amp; Technology Partnership Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417242v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Non-linear Control Applied to Internal Combustion Engine Air Path Using Particle Swarm Optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation par essaim particulaire pour la synthèse de lois de commande : du PID à la commande H∞</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Saint Petersbourg, Russia. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">Groupe de travail Méthodes et Outils pour la Synthèse et l'Analyse en Robustesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417228v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Swarm Optimization based NMPC : An Application to District Heating Networks</w:t>
               </w:r>
@@ -10923,351 +10923,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust torque tracking control for E-IVT hybrid powertrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duc</w:t>
+                <w:t xml:space="preserve">Feeding a genetic algorithm with an ant colony for constrained optimization - an application to the Unit Commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pogrant-Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293941v1</w:t>
+                <w:t xml:space="preserve">hal-00293963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par essaim particulaire du réglage d'un correcteur H-infini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust torque tracking control for E-IVT hybrid powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pogrant-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339210v1</w:t>
+                <w:t xml:space="preserve">hal-00293941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding a genetic algorithm with an ant colony for constrained optimization - an application to the Unit Commitment problem</w:t>
+                <w:t xml:space="preserve">Optimisation par essaim particulaire du réglage d'un correcteur H-infini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beauvois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293963v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receding horizon climate control in metal mine extraction rooms</w:t>
               </w:r>
@@ -11532,299 +11532,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
+                <w:t xml:space="preserve">Optimisation par colonie de fourmis : principes, extensions et perspectives pour l'Automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Commande Prédictive Non Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258314v1</w:t>
+                <w:t xml:space="preserve">hal-00258316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation mixte par colonie de fourmis pour la résolution du problème d'affectation d'unités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième journées francophone de recherche opérationnelle (FRANCORO) et 8ième congrès de la société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258332v1</w:t>
+                <w:t xml:space="preserve">hal-00258314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par colonie de fourmis : principes, extensions et perspectives pour l'Automatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation mixte par colonie de fourmis pour la résolution du problème d'affectation d'unités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Talida Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Commande Prédictive Non Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">5ième journées francophone de recherche opérationnelle (FRANCORO) et 8ième congrès de la société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258316v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete genetic algorithm and real ant colony optimization for the Unit Commitment problem</w:t>
               </w:r>
@@ -11873,204 +11873,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonie de fourmis pour l'Unit Commitment : de l'optimisation à la commande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariable torque tracking control for E-IVT hybrid powertrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pognant-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la SMAI sur l'optimisation et la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">SIA International Conference on Automotive Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258325v1</w:t>
+                <w:t xml:space="preserve">hal-00257922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable torque tracking control for E-IVT hybrid powertrain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colonie de fourmis pour l'Unit Commitment : de l'optimisation à la commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA International Conference on Automotive Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Conférence de la SMAI sur l'optimisation et la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257922v1</w:t>
+                <w:t xml:space="preserve">hal-00258325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">District heating networks models : complexity, tractability and applications</w:t>
               </w:r>
@@ -12108,51 +12108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Large Scale Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Gdansk, Poland. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12229,51 +12229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12350,51 +12350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC workshop on Energy Saving Control in Plants and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bansko, Bulgaria. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12451,103 +12451,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du contrôle d'un parc éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers la Transition Energétique, WTE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palaiseau, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12799,51 +12799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12890,103 +12890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete-Time PID-like Consensus Control: Application to the Wind Farm Distributed Control Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Gusikhin and K. Madani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 495, pp.106-134, 2019, Lecture Notes in Electrical Engineering, </w:t>
@@ -13063,51 +13063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Roboam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design by Optimization of Electrical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley Publishing, Chapter 6 - 247-282, 2012</w:t>
@@ -13162,51 +13162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13511,51 +13511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la coordination de Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis artificielles. Volume 1 : des bases de l'optimisation aux réalisations industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-173, 2009</w:t>
@@ -13800,51 +13800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.291-302, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13863,182 +13863,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed ant colony optimisation for the Unit Commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Talida Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Régulation industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Dunod, pp.11-26, 2007</w:t>
+              <w:t xml:space="preserve">ICANNGA 2007 - Part I. Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.332-340, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260211v1</w:t>
+                <w:t xml:space="preserve">hal-00258352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed ant colony optimisation for the Unit Commitment problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Dunod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANNGA 2007 - Part I. Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer-Verlag, pp.332-340, 2007</w:t>
+              <w:t xml:space="preserve">Régulation industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Dunod, pp.11-26, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258352v1</w:t>
+                <w:t xml:space="preserve">hal-00260211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des signaux et systèmes</w:t>
               </w:r>
@@ -14211,103 +14211,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'un parc éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Gionfra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1000416505. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14420,229 +14420,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et système de commande d'une machine électrique synchrone à aimant permanent.</w:t>
+                <w:t xml:space="preserve">Procédé de commande d'une machine électrique synchrone à rotor bobiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Koteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Maloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 14-60836.2014. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 14-61121.2014. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259461v1</w:t>
+                <w:t xml:space="preserve">hal-01259455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de commande d'une machine électrique synchrone à rotor bobiné</w:t>
+                <w:t xml:space="preserve">Procédé et système de commande d'une machine électrique synchrone à aimant permanent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Koteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Maloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 14-61121.2014. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 14-60836.2014. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259455v1</w:t>
+                <w:t xml:space="preserve">hal-01259461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14660,51 +14660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">800 students using Matlab during a new course on Systems Modeling at CentraleSupélec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15065,51 +15065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D484B0A8"/>
+    <w:nsid w:val="98D3D15E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15296,51 +15296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sandou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1692-0488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094328706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035776360X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pouilly-Cathelain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Derouiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0100607" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116042" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Gionfra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loevenbruck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1543471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01183901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Koteich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Maloum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459791" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01163016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2438777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hirwa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.453-478" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VQ5WX10Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Borsenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Innocenzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Santucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domenica Di Benedetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reyss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pognant-Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhed Naidja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revilloud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04617430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04102621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bocquillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9969016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03943947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas51884.2021.9476679" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege52446.2021.9534997" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009821001500158" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010176504710478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009769905650575" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304116" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA51325.2020.9301566" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883401740180" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.205" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007831102100219" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263944" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pochet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006420500720081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceit.2016.7929015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT.2016.7588547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo O Gionfra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Munir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hovd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cacsd.2016.7602546" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587821" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01347041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eecea.2016.7470768" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frasnedo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Feyel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151701v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331085" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309238" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2014.7013240" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073310v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981493" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grancharova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862395" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862258" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDE.2013.6601446" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130828-3-UK-2039.00062" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaudenson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganet-Schoeller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669716" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2013.6611672" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826387v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetzer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Scherer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669324" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826417v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004552801200127" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00694376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00694370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feyel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629683v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003672303150319" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738194v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Heiman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523386v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prempain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Turner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vorley" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452935v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487861v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ighobriouen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523705v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Janiaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Vallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417237v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf J. Isaksson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417189v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Postlethwaite" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417228v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pita Gil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293941v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pogrant-Gros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340445v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00274342v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293958v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258332v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Talida Serban" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381012v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858240v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861064v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ighobriouen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417255v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339266v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260211v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Takayama" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00707124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sandou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1692-0488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094328706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035776360X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pouilly-Cathelain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Derouiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Bouall&#232;gue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0100607" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Gionfra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loevenbruck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.084" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aurousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1543471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01183901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Koteich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Maloum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459791" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01163016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2438777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hirwa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.453-478" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VQ5WX10Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Borsenberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro d'Innocenzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Santucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domenica Di Benedetto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00424610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reyss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pognant-Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhed Naidja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revilloud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04617430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04102621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03750044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy El Feghali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.053" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bocquillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9969016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03943947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas51884.2021.9476679" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03946310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vlad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege52446.2021.9534997" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03408376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009883401740180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009821001500158" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010176504710478" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009769905650575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mercat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beauvois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA51325.2020.9301566" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275100v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.205" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp19157129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861018v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007831102100219" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263944" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02068575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pochet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006420500720081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ceit.2016.7929015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIRT.2016.7588547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381643v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo O Gionfra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarmad Munir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Hovd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cacsd.2016.7602546" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587821" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01347041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eecea.2016.7470768" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309238" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339264" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frasnedo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Feyel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975144v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862258" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2014.7013240" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grancharova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862395" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073346v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981493" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDE.2013.6601446" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826446v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130828-3-UK-2039.00062" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaudenson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganet-Schoeller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669716" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fetzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Scherer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2013.6611672" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826279v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669324" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826417v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004552801200127" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00694376v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00694370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feyel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120620-3-DK-2025.00109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738194v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Heiman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629683v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003672303150319" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Janiaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Vallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prempain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Turner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vorley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452935v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452927v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487861v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ighobriouen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Pita Gil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Talon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischione" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf J. Isaksson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henrik Johansson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417207v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00390502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417174v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Postlethwaite" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293941v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pogrant-Gros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339210v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340445v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00274342v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293958v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258316v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258332v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Talida Serban" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258325v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381012v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858240v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_26" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861064v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ighobriouen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00417255v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339266v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260211v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728903v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259455v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259461v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinari Takayama" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Saoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00707124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>