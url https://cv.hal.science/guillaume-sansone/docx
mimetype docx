--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -106,5905 +106,5905 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pouvoir du juge de l’exécution de relever d’office son incompétence territoriale », JEX TJ Paris 17 mars 2025, RG no 24/82043</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Clauses abusives : suites de l’avis du 11 juillet 2024 », JEX TJ Paris, 13 nov. 2024, RG no 20/81791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05091284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Pouvoir du juge de l’exécution de relever d’office son incompétence territoriale », JEX TJ Paris 17 mars 2025, RG no 24/82043</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opposition à une saisie-appréhension par un tiers détenteur : contours et conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.56</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisie-attribution : commet une faute le commissaire de justice qui n'avise pas le tiers saisi de la caducité de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Opposition à une saisie-appréhension par un tiers détenteur : contours et conditions</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul des intérêts : le “taux commercial” prévu à l’article L. 411-10 du code de commerce n’est pas en option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injonction au tiers saisi de libérer les fonds après une mainlevée ordonnée par le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Calcul des intérêts : le “taux commercial” prévu à l’article L. 411-10 du code de commerce n’est pas en option</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription des jugements : les surprenantes conséquences de l’arrêt du 5 octobre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisie sur le compte joint d’époux séparés de biens : correctif aux règles de preuve par une mesure d’instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Point de départ du délai de prescription des jugements : les surprenantes conséquences de l’arrêt du 5 octobre 2023</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère abusif d’une clause : bouleversement de l’office du JEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Caractère abusif d’une clause : bouleversement de l’office du JEX</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d’une décision de regroupement de créances en saisie des rémunérations : compétence du JEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du formalisme raisonné dans les procédures civiles d’exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrument uniformisé européen pour le recouvrement des créances fiscales : enchevêtrement de compétences juridictionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'effet dévolutif, à la recherche d'une inconnue du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.1910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation d’une astreinte : contrôle de proportionnalité et caractère personnel de la sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion du domaine public routier : application ordinaire du CPCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de l’intérêt légal : la créance d’une personne physique née dans l’exercice de son activité libérale ne peut se voir appliquer le taux des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appel en garantie par le tiers saisi : compétence du JEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Liquidation d’une astreinte : contrôle de proportionnalité et caractère personnel de la sanction</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance de saisie conservatoire européenne : éléments de mode d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expulsion du domaine public routier : application ordinaire du CPCE</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne constitue pas un titre exécutoire la décision qui répartit provisoirement entre les époux les dépenses courantes du ménage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Taux de l’intérêt légal : la créance d’une personne physique née dans l’exercice de son activité libérale ne peut se voir appliquer le taux des particuliers</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité de l’assignation remise au JEX par la voie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ordonnance de saisie conservatoire européenne : éléments de mode d’emploi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir pour dénoncer une saisie-attribution infructueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ne constitue pas un titre exécutoire la décision qui répartit provisoirement entre les époux les dépenses courantes du ménage</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du JEX de prononcer des DI à l’occasion d’une demande d’astreinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Validité de l’assignation remise au JEX par la voie électronique</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort des meubles de l’expulsé : précisions procédurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Du formalisme raisonné dans les procédures civiles d’exécution</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge ne peut constater la nullité d’un acte de procédure au passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Instrument uniformisé européen pour le recouvrement des créances fiscales : enchevêtrement de compétences juridictionnelles</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion et commandement de quitter sans délai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du JEX et délais de contestation en matière d’exécution forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaisissabilité des remboursements de complémentaire santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie-attribution : mention de la date d’expiration du délai de contestation dans une dénonciation faite à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures conservatoires et pouvoirs du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence exclusive du JEX en matière de contestation relative aux frais de l’exécution forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de litispendance opposée à une demande de délai pour quitter les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainlevée spontanée de la saisie conservatoire : responsabilité sans faute du saisissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même en matière de consommation, le délai de prescription des intérêts capitalisés est celui du titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de l’intérêt légal dû au subrogé personne morale lorsque le subrogeant aurait droit au taux des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisie-attribution par voie oblique contre l’assureur d’un débiteur négligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Même en matière de consommation, le délai de prescription des intérêts capitalisés est celui du titre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription de l’exécution du certificat de vérification des dépens est quinquennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mainlevée spontanée de la saisie conservatoire : responsabilité sans faute du saisissant</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation et saisie conservatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Taux de l’intérêt légal dû au subrogé personne morale lorsque le subrogeant aurait droit au taux des particuliers</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étendue du contrôle du JEX sur un titre exécutoire émis par un huissier de justice en matière de chèques impayés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le juge ne peut constater la nullité d’un acte de procédure au passage</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : saisie conservatoire sans autorisation préalable impossible pour le recouvrement de l’indemnité d’occupation statutaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Expulsion et commandement de quitter sans délai</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrégularité de la signification à un État souverain étranger : une nullité sans grief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Insaisissabilité des remboursements de complémentaire santé</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification d’un projet de décision ne répond pas aux exigences de l’article 503 du Code de procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Exception de litispendance opposée à une demande de délai pour quitter les lieux</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions du rétablissement du droit de pratiquer des mesures d’exécution en présence d’un plan de surendettement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mesures conservatoires et pouvoirs du JEX</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs de la représentation devant le JEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Compétence exclusive du JEX en matière de contestation relative aux frais de l’exécution forcée</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exonération de la majoration du taux de l’intérêt légal peut être rétroactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Saisie-attribution : mention de la date d’expiration du délai de contestation dans une dénonciation faite à l’étranger</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode d’emploi de l’article 14 de la loi du 14 novembre 2020 interdisant les poursuites pour des loyers commerciaux impayés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Office du JEX et délais de contestation en matière d’exécution forcée</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement d’intérêts prescrits : attention, risque pénal !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La prescription de l’exécution du certificat de vérification des dépens est quinquennale</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente forcée en cas de frais de poursuite impayés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Compensation et saisie conservatoire</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du JEX pour connaître des actions en refus de reconnaissance et d’exécution prévues par le règlement Bruxelles I bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pouvoir du JEX de prononcer des DI à l’occasion d’une demande d’astreinte</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques de l’exécution forcée poursuivie en vertu d’une ordonnance de référé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sort des meubles de l’expulsé : précisions procédurales</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence d’une ordonnance de référé sur l’appréciation du principe de créance par le JEX en saisie conservatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Intérêt à agir pour dénoncer une saisie-attribution infructueuse</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence de déclaration du tiers saisi dans la nouvelle saisie administrative à tiers détenteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’existence de la créance saisie entre les mains d’un professionnel mandaté par le débiteur pour vendre un bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la faculté d’invitation du juge se mue en une obligation d’appeler en la cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence de motivation de l’appel formé contre un jugement statuant exclusivement sur la compétence : un brevet de conventionnalité prévisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution forcée du jugement obtenu par une action ut singuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfant créancier des parents en vertu d’un jugement de divorce homologué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisie conservatoire pour des loyers : un décompte indispensable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription de l’action en liquidation d’une astreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recevabilité de la demande d’annulation du procès-verbal d’expulsion en cas de saisine du JEX par voie de requête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enfant créancier des parents en vertu d’un jugement de divorce homologué</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation pour défaut d’exécution : appréciation du caractère significatif de l’exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui est contradictoire ne peut faire l’objet d’un recours en rétractation : exemple d’un appel restauré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs du JEX pour trancher une exception de compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Point de départ du délai de prescription de l’action en liquidation d’une astreinte</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité à agir en demande de séquestre des sommes appréhendées par une saisie-attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sanction de l’absence de motivation de l’appel formé contre un jugement statuant exclusivement sur la compétence : un brevet de conventionnalité prévisible</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialité des mesures d’exécution, la résistance abusive du débiteur et l’appréciation de la menace sur le recouvrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue du contrôle des actes notariés par le JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’exécution provisoire sur l’article 475-1 du Code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription de l’exécution de la contrainte émise par un directeur de CAF pour le recouvrement de prestations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement d’adjudication sur licitation ne constitue pas un titre d’expulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation d’une astreinte en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’acte en liquidation de l’astreinte et point de départ du délai de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de l’acte de procédure accompli par un créancier dessaisi du fait de la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astreinte : la charge de la preuve du manquement à une injonction de faire ou de ne pas faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : mainlevée de la mesure conservatoire pratiquée sans autorisation du JEX en temps de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé-rétractation, distinguer le faux du vrai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand la faculté d’invitation du juge se mue en une obligation d’appeler en la cause</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet interruptif de péremption d’un acte de procédure irrégulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Radiation pour défaut d’exécution : appréciation du caractère significatif de l’exécution</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substitution d’une notification irrégulière par une notification régulière : encore faut-il le préciser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La signification d’un projet de décision ne répond pas aux exigences de l’article 503 du Code de procédure civile</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien de l’effet interruptif de prescription et de forclusion de l’acte de saisine irrégulier : rappeler encore et toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt du tiers à exercer une tierce opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du contredit contre une décision déclarant irrecevable la saisine d’une juridiction de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’office du juge face à une expertise officieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’arbitre et le juge étatique, un simple partage de compétence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui préjuge ne saurait juger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir et intérêt à intervenir accessoirement : nuance subtile, mais nuance malgré tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des ordonnances Covid et ses incidences sur la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Égéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de TVA sur les condamnations en HT !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...1861 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...771 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04236885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6315,331 +6315,501 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altération de l'instance : défense et incidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Commissaires de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge des contentieux de la protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de procédure civile, Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effectivité du droit garantie par les collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire IRDP de Nantes Université, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualification aux fonctions de maître de conférences et le recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de promotion de la thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire IRDP de Nantes Université, Feb 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des doctorants du LDPSC : les acteurs de la déjudiciarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de droit privé et de sciences criminelles, Dec 2015, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le respect dû à la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des doctorants du LDPSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Droit Privé et de Sciences Criminelles, Dec 2013, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6649,206 +6819,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sanctions en procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ un savoir-faire de Lextenso, 627, pp.580, 2023, Bibliothèque de droit privé, 978-2-275-13010-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214500v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04926327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6995,51 +7064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sansone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392878v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238246v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237147v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961186v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvarque-Cosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04214500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sansone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237152v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvarque-Cosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04214500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>