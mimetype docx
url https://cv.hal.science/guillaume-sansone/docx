--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -72,6266 +72,356 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
-[...5908 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récompense de celui qui a tenté la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in M. Reverchon-Billot, Essai théorique et pratique sur la justice participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-38194-224-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régularisation (en procédure civile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jérémy-Jourdan Marques (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots en procédure : source des maux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2024, 978-2-7110-4091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fauvarque-Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Égéa (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des modes alternatifs de résolution des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2024, 9782275110424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation des juridictions civiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurel, Raphaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adaptation des procédures contentieuses en temps de pandémie : comparaison internationale et limites éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Bruylant, 2022, Droit administratif, 9782802771883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6341,173 +431,6083 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altération de l'instance : défense et incidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Commissaires de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge des contentieux de la protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de procédure civile, Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pouvoir du juge de l’exécution de relever d’office son incompétence territoriale », JEX TJ Paris 17 mars 2025, RG no 24/82043</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clauses abusives : suites de l’avis du 11 juillet 2024 », JEX TJ Paris, 13 nov. 2024, RG no 20/81791</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opposition à une saisie-appréhension par un tiers détenteur : contours et conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie-attribution : commet une faute le commissaire de justice qui n'avise pas le tiers saisi de la caducité de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul des intérêts : le “taux commercial” prévu à l’article L. 411-10 du code de commerce n’est pas en option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injonction au tiers saisi de libérer les fonds après une mainlevée ordonnée par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie sur le compte joint d’époux séparés de biens : correctif aux règles de preuve par une mesure d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription des jugements : les surprenantes conséquences de l’arrêt du 5 octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère abusif d’une clause : bouleversement de l’office du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d’une décision de regroupement de créances en saisie des rémunérations : compétence du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de l’intérêt légal : la créance d’une personne physique née dans l’exercice de son activité libérale ne peut se voir appliquer le taux des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation d’une astreinte : contrôle de proportionnalité et caractère personnel de la sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion du domaine public routier : application ordinaire du CPCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel en garantie par le tiers saisi : compétence du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance de saisie conservatoire européenne : éléments de mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne constitue pas un titre exécutoire la décision qui répartit provisoirement entre les époux les dépenses courantes du ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité de l’assignation remise au JEX par la voie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du formalisme raisonné dans les procédures civiles d’exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrument uniformisé européen pour le recouvrement des créances fiscales : enchevêtrement de compétences juridictionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'effet dévolutif, à la recherche d'une inconnue du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.1910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du JEX et délais de contestation en matière d’exécution forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaisissabilité des remboursements de complémentaire santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie-attribution : mention de la date d’expiration du délai de contestation dans une dénonciation faite à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures conservatoires et pouvoirs du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence exclusive du JEX en matière de contestation relative aux frais de l’exécution forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de litispendance opposée à une demande de délai pour quitter les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge ne peut constater la nullité d’un acte de procédure au passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion et commandement de quitter sans délai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainlevée spontanée de la saisie conservatoire : responsabilité sans faute du saisissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même en matière de consommation, le délai de prescription des intérêts capitalisés est celui du titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de l’intérêt légal dû au subrogé personne morale lorsque le subrogeant aurait droit au taux des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie-attribution par voie oblique contre l’assureur d’un débiteur négligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription de l’exécution du certificat de vérification des dépens est quinquennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation et saisie conservatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du JEX de prononcer des DI à l’occasion d’une demande d’astreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort des meubles de l’expulsé : précisions procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir pour dénoncer une saisie-attribution infructueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente forcée en cas de frais de poursuite impayés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du JEX pour connaître des actions en refus de reconnaissance et d’exécution prévues par le règlement Bruxelles I bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques de l’exécution forcée poursuivie en vertu d’une ordonnance de référé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence d’une ordonnance de référé sur l’appréciation du principe de créance par le JEX en saisie conservatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence de déclaration du tiers saisi dans la nouvelle saisie administrative à tiers détenteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’existence de la créance saisie entre les mains d’un professionnel mandaté par le débiteur pour vendre un bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrégularité de la signification à un État souverain étranger : une nullité sans grief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification d’un projet de décision ne répond pas aux exigences de l’article 503 du Code de procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions du rétablissement du droit de pratiquer des mesures d’exécution en présence d’un plan de surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs de la représentation devant le JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exonération de la majoration du taux de l’intérêt légal peut être rétroactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode d’emploi de l’article 14 de la loi du 14 novembre 2020 interdisant les poursuites pour des loyers commerciaux impayés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement d’intérêts prescrits : attention, risque pénal !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la faculté d’invitation du juge se mue en une obligation d’appeler en la cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence de motivation de l’appel formé contre un jugement statuant exclusivement sur la compétence : un brevet de conventionnalité prévisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution forcée du jugement obtenu par une action ut singuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfant créancier des parents en vertu d’un jugement de divorce homologué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie conservatoire pour des loyers : un décompte indispensable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription de l’action en liquidation d’une astreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la demande d’annulation du procès-verbal d’expulsion en cas de saisine du JEX par voie de requête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation pour défaut d’exécution : appréciation du caractère significatif de l’exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui est contradictoire ne peut faire l’objet d’un recours en rétractation : exemple d’un appel restauré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs du JEX pour trancher une exception de compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialité des mesures d’exécution, la résistance abusive du débiteur et l’appréciation de la menace sur le recouvrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’exécution provisoire sur l’article 475-1 du Code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue du contrôle des actes notariés par le JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité à agir en demande de séquestre des sommes appréhendées par une saisie-attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription de l’exécution de la contrainte émise par un directeur de CAF pour le recouvrement de prestations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement d’adjudication sur licitation ne constitue pas un titre d’expulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation d’une astreinte en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’acte en liquidation de l’astreinte et point de départ du délai de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de l’acte de procédure accompli par un créancier dessaisi du fait de la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astreinte : la charge de la preuve du manquement à une injonction de faire ou de ne pas faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : saisie conservatoire sans autorisation préalable impossible pour le recouvrement de l’indemnité d’occupation statutaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étendue du contrôle du JEX sur un titre exécutoire émis par un huissier de justice en matière de chèques impayés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt du tiers à exercer une tierce opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé-rétractation, distinguer le faux du vrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet interruptif de péremption d’un acte de procédure irrégulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substitution d’une notification irrégulière par une notification régulière : encore faut-il le préciser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien de l’effet interruptif de prescription et de forclusion de l’acte de saisine irrégulier : rappeler encore et toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du contredit contre une décision déclarant irrecevable la saisine d’une juridiction de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’office du juge face à une expertise officieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’arbitre et le juge étatique, un simple partage de compétence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui préjuge ne saurait juger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir et intérêt à intervenir accessoirement : nuance subtile, mais nuance malgré tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des ordonnances Covid et ses incidences sur la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Égéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération de l'instance : défense et incidents</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+                <w:t xml:space="preserve">Pas de TVA sur les condamnations en HT !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607910v1</w:t>
+                <w:t xml:space="preserve">hal-04236923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le juge des contentieux de la protection</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+                <w:t xml:space="preserve">Bail commercial : mainlevée de la mesure conservatoire pratiquée sans autorisation du JEX en temps de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926327v1</w:t>
+                <w:t xml:space="preserve">hal-04236885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7064,51 +7064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sansone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091284v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237143v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237152v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvarque-Cosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04214500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sansone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvarque-Cosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04214500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>