--- v2 (2026-05-24)
+++ v3 (2026-05-24)
@@ -72,356 +72,6266 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Clauses abusives : suites de l’avis du 11 juillet 2024 », JEX TJ Paris, 13 nov. 2024, RG no 20/81791</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05091284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pouvoir du juge de l’exécution de relever d’office son incompétence territoriale », JEX TJ Paris 17 mars 2025, RG no 24/82043</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opposition à une saisie-appréhension par un tiers détenteur : contours et conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie-attribution : commet une faute le commissaire de justice qui n'avise pas le tiers saisi de la caducité de la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injonction au tiers saisi de libérer les fonds après une mainlevée ordonnée par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul des intérêts : le “taux commercial” prévu à l’article L. 411-10 du code de commerce n’est pas en option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription des jugements : les surprenantes conséquences de l’arrêt du 5 octobre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie sur le compte joint d’époux séparés de biens : correctif aux règles de preuve par une mesure d’instruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractère abusif d’une clause : bouleversement de l’office du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d’une décision de regroupement de créances en saisie des rémunérations : compétence du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des commissaires de justice : Pratique &amp; Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrument uniformisé européen pour le recouvrement des créances fiscales : enchevêtrement de compétences juridictionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du formalisme raisonné dans les procédures civiles d’exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'effet dévolutif, à la recherche d'une inconnue du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.1910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel en garantie par le tiers saisi : compétence du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation d’une astreinte : contrôle de proportionnalité et caractère personnel de la sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion du domaine public routier : application ordinaire du CPCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de l’intérêt légal : la créance d’une personne physique née dans l’exercice de son activité libérale ne peut se voir appliquer le taux des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance de saisie conservatoire européenne : éléments de mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne constitue pas un titre exécutoire la décision qui répartit provisoirement entre les époux les dépenses courantes du ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité de l’assignation remise au JEX par la voie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir pour dénoncer une saisie-attribution infructueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du JEX de prononcer des DI à l’occasion d’une demande d’astreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort des meubles de l’expulsé : précisions procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie-attribution par voie oblique contre l’assureur d’un débiteur négligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même en matière de consommation, le délai de prescription des intérêts capitalisés est celui du titre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainlevée spontanée de la saisie conservatoire : responsabilité sans faute du saisissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taux de l’intérêt légal dû au subrogé personne morale lorsque le subrogeant aurait droit au taux des particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge ne peut constater la nullité d’un acte de procédure au passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion et commandement de quitter sans délai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaisissabilité des remboursements de complémentaire santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie-attribution : mention de la date d’expiration du délai de contestation dans une dénonciation faite à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures conservatoires et pouvoirs du JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence exclusive du JEX en matière de contestation relative aux frais de l’exécution forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de litispendance opposée à une demande de délai pour quitter les lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Office du JEX et délais de contestation en matière d’exécution forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription de l’exécution du certificat de vérification des dépens est quinquennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation et saisie conservatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : saisie conservatoire sans autorisation préalable impossible pour le recouvrement de l’indemnité d’occupation statutaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étendue du contrôle du JEX sur un titre exécutoire émis par un huissier de justice en matière de chèques impayés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution forcée du jugement obtenu par une action ut singuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisie conservatoire pour des loyers : un décompte indispensable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la demande d’annulation du procès-verbal d’expulsion en cas de saisine du JEX par voie de requête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfant créancier des parents en vertu d’un jugement de divorce homologué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ du délai de prescription de l’action en liquidation d’une astreinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence de motivation de l’appel formé contre un jugement statuant exclusivement sur la compétence : un brevet de conventionnalité prévisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la faculté d’invitation du juge se mue en une obligation d’appeler en la cause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation pour défaut d’exécution : appréciation du caractère significatif de l’exécution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrégularité de la signification à un État souverain étranger : une nullité sans grief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification d’un projet de décision ne répond pas aux exigences de l’article 503 du Code de procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions du rétablissement du droit de pratiquer des mesures d’exécution en présence d’un plan de surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs de la représentation devant le JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exonération de la majoration du taux de l’intérêt légal peut être rétroactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode d’emploi de l’article 14 de la loi du 14 novembre 2020 interdisant les poursuites pour des loyers commerciaux impayés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement d’intérêts prescrits : attention, risque pénal !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence du JEX pour connaître des actions en refus de reconnaissance et d’exécution prévues par le règlement Bruxelles I bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques de l’exécution forcée poursuivie en vertu d’une ordonnance de référé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence d’une ordonnance de référé sur l’appréciation du principe de créance par le JEX en saisie conservatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanction de l’absence de déclaration du tiers saisi dans la nouvelle saisie administrative à tiers détenteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’existence de la créance saisie entre les mains d’un professionnel mandaté par le débiteur pour vendre un bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente forcée en cas de frais de poursuite impayés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui est contradictoire ne peut faire l’objet d’un recours en rétractation : exemple d’un appel restauré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs du JEX pour trancher une exception de compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité à agir en demande de séquestre des sommes appréhendées par une saisie-attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialité des mesures d’exécution, la résistance abusive du débiteur et l’appréciation de la menace sur le recouvrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue du contrôle des actes notariés par le JEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’exécution provisoire sur l’article 475-1 du Code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement d’adjudication sur licitation ne constitue pas un titre d’expulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation d’une astreinte en temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’acte en liquidation de l’astreinte et point de départ du délai de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription de l’exécution de la contrainte émise par un directeur de CAF pour le recouvrement de prestations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de l’acte de procédure accompli par un créancier dessaisi du fait de la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astreinte : la charge de la preuve du manquement à une injonction de faire ou de ne pas faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail commercial : mainlevée de la mesure conservatoire pratiquée sans autorisation du JEX en temps de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’office du juge face à une expertise officieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort du contredit contre une décision déclarant irrecevable la saisine d’une juridiction de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’arbitre et le juge étatique, un simple partage de compétence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référé-rétractation, distinguer le faux du vrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet interruptif de péremption d’un acte de procédure irrégulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substitution d’une notification irrégulière par une notification régulière : encore faut-il le préciser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien de l’effet interruptif de prescription et de forclusion de l’acte de saisine irrégulier : rappeler encore et toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt du tiers à exercer une tierce opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui préjuge ne saurait juger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir et intérêt à intervenir accessoirement : nuance subtile, mais nuance malgré tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des ordonnances Covid et ses incidences sur la procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Égéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de TVA sur les condamnations en HT !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sansone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récompense de celui qui a tenté la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in M. Reverchon-Billot, Essai théorique et pratique sur la justice participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-38194-224-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régularisation (en procédure civile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jérémy-Jourdan Marques (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots en procédure : source des maux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2024, 978-2-7110-4091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fauvarque-Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Égéa (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des modes alternatifs de résolution des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, 2024, 9782275110424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation des juridictions civiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurel, Raphaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'adaptation des procédures contentieuses en temps de pandémie : comparaison internationale et limites éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Bruylant, 2022, Droit administratif, 9782802771883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -431,6083 +6341,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de l'instance : défense et incidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisclasseur Commissaires de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge des contentieux de la protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sansone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de procédure civile, Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926327v1</w:t>
-              </w:r>
-[...5908 lines deleted...]
-                <w:t xml:space="preserve">hal-04236885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7064,51 +7064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sansone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848318v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvarque-Cosson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392878v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237405v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04214500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sansone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392878v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848378v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238248v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237508v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237053v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236966v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237375v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvarque-Cosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04214500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>