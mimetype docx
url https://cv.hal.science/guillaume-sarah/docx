--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,25608 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25556 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Sarah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3907-2074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148864139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=nNevN5EAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production expérimentale de cuivre : des résultats significatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologie Sperimentali. Temi, Metodi, Ricerche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.26-39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2724-2501/06_2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and isotopic analyses reconstruct multi-scalar copper circulation networks in West Africa: evidence from Akjoujt and Walaldé, 1st millenium BCE – 1st millenium CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Courcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alioune Deme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Keech Mcintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (4), pp.72. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02371-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the lead ! Tracing the lead sources of Notre-Dame de Paris over the centuries using chemical and isotopic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L’héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 191, pp.106579. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2026.106579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metales prehispánicos: el proyecto franco-argentino de arqueometalurgia experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museo, Publicación de la Fundación Museo de La Plata “Francisco P. Moreno”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (7), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes récentes de deniers de Clodius Albinus Auguste dans la région Auvergne-Rhône-Alpes : contextes archéologiques et analyses élémentaires de composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79 (4), pp.262-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies de Coulanges-lès-Nevers (Nièvre, F) et l’atelier carolingien de Nevers (c. 840-936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgie Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guicheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Listrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13/14, pp.211-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cercueils anthropomorphes en plomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Notre-Dame de Paris, révélations archéologiques du chantier de reconstruction, 47, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melle but not Melle? A mine’s mint as a hub for Carolingian silver coinage recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.13041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casting, joining and recycling. Use of lead and plumbers practices in Notre-Dame building yard (12th-19th c.) through historical, archaeological and chemical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.87-98. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies d’argent aux noms de Théodose II (408-450) et de Valentinien III (425-455) mises au jour à Arcy-Sainte-Restitue (Aisne) : réexamen d’une découverte exceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.50-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kingdom of Cologne and the Early Frankish Silver Coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chameroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.245-290. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ger.2022.99119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sphère coulée à la monnaie frappée. L’utilisation de moules sphériques bivalves pour la production des flans monétaires en argent dans le monde grec (Ve-IIIe siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179, pp.83-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer et la rivière Prospection thématique (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe d’Octavien : étude numismatique et physico-chimique d’une étrange monnaie de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (8), pp.306-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb de Notre-Dame passe à l’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « gros à la couronne » non attribué de Jean II le Bon : une émission spéciale pour Tournai en 1360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Ingots’ from the second Iron Age. A first overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Actes du XVIIIe congrès UISPP, 4-9 juin 2018, Session XXXIV-1 : Conditions for the adoption of money, crossed contributions from weighted metal to Ancient coins, 46 | 2020, pp.185-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les argentei de « type parisien », étude d’un monnayage d’argent régional de la fin du VIe et du début du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.247-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the iron provenance on a medieval building yard: The case of Bourges cathedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1131. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min10121131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques métallurgiques de Castel-Minier (Ariège, France) XIIIe-XVe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. W. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy A Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dague à oreilles du XVe siecle et son fourreau découverts à Castel-Minier (Pyrénées Françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estudios sobre armas antiguas, arte militar, y vida cultural en oriente y occidente, 39, pp.109-126. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/gladius.2019.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02381755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation du denier unique d'Étampes à la titulature Hugo Magnus attribué au &amp;quot;faussaire&amp;quot; Louis Farigault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisualGraphs : un moyen original d'afficher des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un denier de Charles le Chauve de l’atelier d’Orléans découvert en fouille à Saran (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (6), pp.240-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet VisualCoins : un outil de représentation graphique des liaisons de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (6), pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation du denier unique d'Étampes à la titulature Hugo Magnus attribué au &amp;quot;faussaire&amp;quot; Louis Farigault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (2), pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production monétaire et stratégies d’approvisionnement de l’argent en Occident nord-méditerranéen (IIe-Ier siècle av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Los metales preciosos: de la extracción a la acuñación (Antigüedad - Edad Media), 48 (1), pp.137-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un affaiblissement secret à Rouen vers 970/975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Christian Moesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (6), pp.247‑254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un denier de Charles le Chauve à la légende fautive émis à Toulouse appartenant au trésor d’Auzeville (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (8), pp.402-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage nivernais des comtes de Nevers (954-1355). Première partie : la période d’immobilisation (954-1160 environ). II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.399-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Farigault (1860-1942); collectionneur et faussaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Kind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175, pp.507-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Pépin sur la Garonne ? L’approvisionnement en argent de l’atelier monétaire de Toulouse dans les années 840-850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Los metales preciosos: de la extracción a la acuñación (Antigüedad - Edad Media), 48 (1), pp.165-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monnayage nivernais des comtes de Nevers (954-1355). Première partie : la période d’immobilisation (954-1160 environ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.273-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un denier mérovingien de Bourges d'un type rare mis au jour à Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (8), pp.290-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor carolingien découvert à Auzeville (Haute-Garonne) en 1878. Étude des monnayages toulousains de Charles le Chauve et de Pépin II d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.415-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une obole carolingienne à Urçay (Allier). Le monnayage de Lothaire (954-986) de l’atelier de Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (2), pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles réflexions sur les monnaies d'or de Louis le Pieux et leurs imitations d'époque carolingienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CLIX, pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies de Melle pendant le règne de Charles le Chauve (840-877). Un état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor d’Aspres-lès-Corps (Hautes-Alpes) : des monnaies italiennes dans la tombe d’un cavalier hongrois du début du Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « grands deniers » de Tours, ou un exemple local de l’apparition du monnayage d’argent mérovingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.355-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RECONSTRUCTION AND MODELING OF SUBTERRANEAN LANDSCAPES IN COLLABORATIVE MINING ARCHEOLOGY PROJECTS: TECHNIQUES, APPLICATIONS AND EXPERIENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XL-5/W2 (5), pp.61-66. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W2-61-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médaillier carolingien du musée Paul Dupuy à Toulouse (Haute-Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXXI, pp.15-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du plomb au pixel. Transcrire les légendes des monnaies du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codine-Trécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168, pp.261-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le denier mérovingien de Chinon du trésor de Savonnières retrouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (10), pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réattribution d’un denier mérovingien au monogramme à la boucle, chaînon manquant parmi les émissions de Tours et sa région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du minerai au métal. La filière de production de l'argent au Moyen Age en Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et spéculation. Quelques deniers carolingiens reconsidérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (1), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un denier carolingien CAROL/ANDE au Cabinet des Médailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (8), pp.235-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites d’occupation du haut Moyen Âge de Saint-Symphorien et de Bressilien à Paule (Côtes-d’Armor). Synthèse des campagnes 2008-2010 et étude pluridisciplinaire du matériel monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Menez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.217-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de deniers mérovingiens de Rodez (Aveyron). Circulation et diffusion des monnayages d'argent dans le Sud de la France au milieu du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 166, pp.477-507. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/numi.2010.2947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne, Charles the Bald and the Karolus monogram coinage. A multi-disciplinary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numismatic Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, pp.227-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires de monnaies de Charlemagne et Louis le Pieux du Cabinet des Médailles : l'Italie carolingienne et Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Rovelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 164, pp.355-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the investigation of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (9), pp.1163-1167. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b704879c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise et l’empire carolingien. Relations économiques et monétaires à partir de l’analyse des monnaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production à la circulation des premières monnaies d’argent franques (Ve –VIe s.) : approches archéométrique et expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus, Petit mobilier et archéométrie Verre, métaux et roches, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des consommations d’alliages cuivreux contrastées durant la fin du Moyen Âge à Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Corpus, petit mobilier et archéométrie : méthodes, problématiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réemployer les cuivres produits expérimentalement : production d’alliages et affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage, importation, exploitation ? Les sources de l'argent monnayé en al-Andalus aux VIIIe-IXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gasc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometry Applied to Experimental Copper Smelting: Characterizing Ores and Products from the Field to the Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Exploring Copper. Local and global perspectives on the study of copper use, circulation and provenance in the pre-Columbian Southern Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Plata (Provincia de Buenos Aires), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Archaeometric Study of Elite Silver Jewellery from the Early Czech State in Bohemia (10th Century, Czech Republic): Towards the Origin of the Metal », Stříbrná Jihlava. International Conference on the History of Old Mining and Metallurgy from Prehistory to the Modern Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ottenwelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frolík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Dvořáčková</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava: International Conference on the History of Old Mining and Metallurgy from Prehistory to the Modern Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Approach to Copper Production: Towards a Better Understanding of Technical Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Exploring Copper. Local and global perspectives on the study of copper use, circulation and provenance in the pre-Columbian Southern Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Plata (Provincia de Buenos Aires), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer les aires de circulation du cuivre et de ses alliages dans les Pyrénées françaises à la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des minerais de cuivre : du procédé expérimental aux analyses de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Pierre-La-Palud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de deux monnaies de Louis le Pieux à I Casteddi-Tavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Gianazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paolini-Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Graziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque du Laboratoire Régional d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bastelica, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Archaeometric Study of Silver Elite Jewelry from Grave H82, Lumbe's Garden Cemetery, Prague Castle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ottenwelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barčáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP Archaeometry Conference on Stone, Glass, Ceramics and Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tomographie X : de nouvelles perspectives pour l'étude des techniques de fabrication monétaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et reconstruire Notre-Dame de Paris au Moyen Âge et aujourd'hui : Enquête sur les agrafes des murs gouttereaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la Société des Historiens Médiévistes de l’Enseignement Supérieur Public. Chantiers médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Albi-Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Circulation of Medieval Copper Alloys Through Their Elemental Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava: International Conference on the History of Old Mining and Metallurgy from Prehistory to the Modern Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer l'argent monnayé au Moyen Âge. De l'utilisation des analyses élémentaires pour comprendre l'évolution des stocks métalliques sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’IRAMAT (1975-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monnayage d’imitation au type Élaia (Éolide d’Asie) ? L’apport des analyses élémentaires dans le classement des monnaies d’argent de la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chameroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d’étude La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours. Approches métalliques de la fabrication monétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité dans la standardisation : de l’analyse des alliages au contrôle dans les ateliers monétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journée d’étude La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours. Approches métalliques de la fabrication monétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach to copper production: towards a better understanding of technical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Exploring Copper: Local and global perspectives on the study of copper use, circulation and provenance in the pre-columbian southern Andes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires d'alliages cuivreux cémentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Saint-Pierre-la-Palud, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour du concept de chaîne opératoire : théories et pratiques des activités minières et métallurgiques aux époques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "La chaîne opératoire des métaux anciens" de l’Association des Jeunes Chercheurs en ArchéoMétallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en ArchéoMétallurgie, Dec 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycler, réemployer, transformer dans les techniques de fabrication monétaire anciennes : état des lieux d'études en cours de tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mise en corrélation des techniques de gravure des coins et de l’organisation de la production monétaire à l’époque carolingienne : du bon usage de la symétrie et des pratiques de standardisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude La numismatique de l’Antiquité à la période moderne. Problèmes, méthodes et enquêtes en cours. 1. Approche diachronique des techniques de fabrication monétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diane Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes récentes de deniers de Clodius Albinus Auguste dans la région Auvergne-Rhône-Alpes : contextes archéologiques et analyses spectrométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Romain-en-Gal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalurgia extractiva experimental de minerales de cobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop internacional multidisciplinario sobre el cobre en los Andes del sur Prehispánicos. Nuevas perspectivas en el estudio de sus fuentes de procedencia, circulación y uso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ça frappe pour moi ! Expérimentations, modélisations et essais de laboratoire pour comprendre la fabrication monétaire antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Maison des Sciences de l’Homme Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our knowledge of the circulation of copper and its alloys: the case of the French Pyrenees at the end of the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Progress Meeting 2024 of the Historical Metallurgy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental extractive metallurgy of copper ores: new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pistes de recherche sur l’emploi des moules sphériques pour la fabrication monétaire antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on early Medieval elite silver jewellery from Bohemia using Laser Ablation ICP-MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ottenwelter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'une recherche interdisciplinaire à la connaissance de la couverture en plomb contemporaine de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diane Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d'une cathédrale. Notre-Dame de Paris sous l'œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental copper productions: from central and western French Pyrenees (13th-15th centuries) to pre-Columbian Northwest of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop conclusif du PCR 2022-2024 Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of portable X-Ray Fluorescence for the characterization of medieval silver-copper coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet &amp;quot;Ça frappe pour moi !&amp;quot; Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales. Présentation de l’objet et des résultats 2019-2022 du PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LA3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of copper and copper alloys in Pre-Columbian northwest of Argentina. An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Angiorama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diane Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d’argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l’Antiquité et le haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte, 43e Journées internationales de l’Association française d'archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cémentation à la cofusion : la production des cuivres arséniés dans une vision diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Verly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Rademakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Somaglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sphère coulée à la monnaie frappée : expérimentation d'une technique de fabrication monétaire antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mutations à l'inflation. Titre théorique et titre réel des monnaies d'argent du début du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Formes et enjeux des comptabilités urbaines médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early Medieval Rhine Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives - EAA's 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronological appropriation of lead through analytical, historical and archaeological studies from the case of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diane Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time concordance: silver production at Melle and coinage in Poitou in long-term perspective (7th-12th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Silver in Early Medieval Europe: Sources and Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de provenance de l'argent ancien à travers les éléments-traces et l'isotopie du plomb : possibilités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’archéométrie au service des connaissances sur le plomb dans l’Europe ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When elemental analysis and GIS meet in medieval buildings: A contribution to the study of the cathedral Saint-Pierre of Beauvais (Oise, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diane Daussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Researchers in Archaeometry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden riches in the early medieval Rhine delta: iron working at Merovingian Oegstgeest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Samuel Heal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Mercier-Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Theuws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Aug 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire du plomb dans la filière de l’argent : expérimentation autour de la revivification des litharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Archéologie expérimentale des matériaux associés aux productions métalliques. (Re)mettre la science en culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2022 du PCR « Le Minier » Histoire et archéologie des entreprises argentifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et Métallurgies en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de base de données collaborative des sites archéologiques miniers et métallurgiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer la politique monétaire à partir des analyses de composition élémentaire. Premiers résultats sur les monnayages d’argent des ateliers ligériens c. 1390-1450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Réalités monétaires, réalités comptables. Le contexte monétaire en Val de Loire au XVe siècle : état des lieux, enjeux et voies d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coins of the Cluny hoard (France, Bourgogne, 12th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna d'Ottone-Rambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parvérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A succesful collaboration between humanities and hard sciences : the study of Viking coins in Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Christian Moesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multidisciplinary Conference – Le Studium 25 Years. Understanding, preserving and improving the world around us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium, Jun 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Juillac Hoard at L’Isle-Jourdain. An exceptional hoard in Gallia-Britannia during the Tetrarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on the Tomares Hoard in the Context of Tetrarchy-Period Coinage Assemblages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sevilla; Museo Arqueológico de Sevilla, Jun 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d’études du GDR Remarch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du plomb à Notre-Dame de Paris, de l’approvisionnement à la mise en œuvre. Première approche textuelle et matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chantier scientifique Notre-Dame : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hungarian military campaigns in Western Europe: state of art and perspectives through the results of recent research on South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perchement et réalités fortifiées en Méditerranée et en Europe Vème – Xème siècles. Congrès International d'histoire et d'archéologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Roquebrune-sur-Argens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie extractive de la galène argentifère : bilan des campagnes d’expérimentation de réduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA II – International Conference on Archaeometallurgy. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie et archéométallurgie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA II – International Conference on Archaeometallurgy. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies de Charles le Chauve (840-877) de l'atelier d'Orléans. Typologie et circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e anniversaire de l’Association Numismatique du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Chapelle Saint-Mesmin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stairway to heaven or highway to hell? A special kind of 15th century mining entrances in Castel-Minier (French Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Heckes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stříbrná Jihlava 2019. International Conference of the History of old Mining and Metallurgy from prehistoric to modern times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des minéralisations Pb-Cu-Ag de l’Altenberg : un secteur minier exploité à la période médiévale (Sainte-Marie-aux-Mines, Vosges, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des différents métaux en Gaule méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different Metals, Different Needs? Coinage in Western and Mediterranean Europe (5th–8th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un denier de Charles le Chauve de l'atelier d'Orléans découvert en fouille à Saran (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie en Normandie au Xe siècle : premier bilan de la campagne d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coins and currency in the 10th and 11th centuries : issuing authorities, political powers, economic influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des minerais de l’Altenberg : work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société archéologique française d’étude des mines et de la métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fribourg-en-Brisgau, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor du Xe siècle trouvé en fouilles à Trémonteix : données archéologiques et analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coins and currency in the 10th and 11th centuries : issuing authorities, political powers, economic influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies et monnayages en Berry aux Xe-XIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coins and currency in the 10th and 11th centuries : issuing authorities, political powers, economic influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Visual Coins : un outil de représentation graphique des liaisons de coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les argentei et leur diffusion en Gaule aux Ve et VIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different Metals, Different Needs? Coinage in Western and Mediterranean Europe (5th–8th centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor du Loiret : la question des ateliers centraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Achache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coins and currency in the 10th and 11th centuries : issuing authorities, political powers, economic influences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages monétaires aux Xe et XIe siècles : un état de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie aux Xe et XIe siècles : évolutions monétaires, évolutions politiques, évolutions économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold and silver ingots across Celtic Europe. A monetary use? (IIIrd-IInd century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Genechesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l’Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dévaluation secrète à Rouen vers 970-975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Christian Moesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ilanz hoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Swiss and Italian monetary relations. The early Middle Ages (VI-XI centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plomb d’œuvre, plomb revivifié ? Questions autour d’une fonderie carolingienne de Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie, Melle - Les voies de la quantification de l'histoire monétaire du haut Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02550502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical ceramics for silver-lead production in Castel-Minier, 13-15th c. (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. W. Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition des monnaies d'argent des Ve-VIe siècles. L’exemple de découvertes de Normandie et de la vallée du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chameroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argentum Romanorum sive Barbarorum. Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un denier mérovingien de Bourges d'un type rare mis au jour à Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du cuivre et de ses alliages à Castel-Minier (Ariège, France) opportunisme métallurgique et pragmatisme économique d’une fonderie de moyenne montagne au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02330157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une obole carolingienne à Urçay (Allier). Le monnayage de Lothaire (954-986) de l’atelier de Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pasty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi du laiton dans les monnayages d'argent médiévaux. Etat des connaissances actuelles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02531384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient coins analysis at IRAMAT-CEB Orléans and the Tomares hoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Scientific methods for the characterization, restoration and preservation of metallic archaeological objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Séville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction expérimentale de la galène : l’exemple de Castel-Minier (Ariège)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cabrières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets d’affinage de l’argent : l’exemple des casses de coupellation de Castel-Minier (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franscesca Silenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The provenance of ancient silver. Propositional guidelines for a pluridisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metallurgy, Mines, Numismatics and Archaeology: Mines, Metals and Money in Attica and the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litharge cakes from Castel‐Minier (Ariège, France): Understanding strategies of the cupellation in a multi metals workshop from the 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une production inédite de monnaies coulées de Nîmes datées des années 70/90-110 ap. J.-C. sur le site de Barzan (Charente-Maritime, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient silver coinages between the Rhone and Po rivers: new data from elemental analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Taormine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnaies lombardes du Xe siècle d’Aspres-lès-Corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Pépin sur la Garonne ? L’approvisionnement en argent de l’atelier monétaire de Toulouse dans les années 840</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’étude internationale Production, circulation et destination des métaux précieux en Méditerranée Occidentale dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies de Melle pendant le règne de Charles le Chauve (840-877). Un état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bailleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux d'approvisionnement de l'argent monnayé en Occident nord-méditerranéen (IIe - Ier s. av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée d’étude internationale Production, circulation et destination des métaux précieux en Méditerranée Occidentale dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction and modeling of subterranean landscapes in collaborative mining archeology projects: techniques, applications and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International CIPA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couplage des analyses élémentaires et isotopiques pour les études de provenance de l'argent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque d'Archéométrie du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Basse-Normandie, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur les monnaies d’or de Louis le Pieux et leurs imitations frisonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Numismatic Conference of the Royal Numismatic Society of Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Journées d’étude « Le marché des matières premières » de l’École Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Dokumentation von Altbergbau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Heckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Bonnamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Freiberger Geotechnik-Kolloquium "Ressourcen &amp; Geotechnik"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Freiberg, Germany. pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling and digital video recording in experimental archaeometallurgy: application to firesetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Heckes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on the Beginnings of the Use of Metals and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rich Internet Application for Collaborative Numismatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coins, coin ornaments and metal objects in Gaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codine-Trécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium in Early Medieval Coinage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réattribution d’un denier mérovingien au monogramme à la boucle, chaînon manquant parmi les émissions de Tours et sa région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le denier mérovingien de Chinon du trésor de Savonnières retrouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mensuelle de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval Coin Inscriptions from a Graphic and Symbolic Viewpoint: Legibility, Aesthetics, and Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codine-Trécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcribing early medieval epigraphy in the digital age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codine-Trécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polices de caractères : de nouvelles perspectives pour l'épigraphie du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codine-Trécourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude annuelle du CESCM Écrire pour soi, écrire pour les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses et typologie des deniers mérovingiens présents dans le trésor de Savonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Mine, Métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne opératoire de production de l'argent à Melle. Nouvelles expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sainte-Marie-aux-Mines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits et sous-produits des mines à Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Mine, Métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage conjoint des données numismatiques et analytiques pour la compréhension des politiques et circulations monétaires. Les exemples de Louis le Pieux et Charles le Chauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Mine, Métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et fabrication de monnaies au nom de Melle aux XIe-XIIe siècles, d'après l'étude du trésor de Chanteloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Mine, Métal, monnaie. Autour du cas de Melle, les voies de la quantification de l’histoire monétaire du haut Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un denier carolingien CAROL/ANDE au Cabinet des Médailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Française de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAHMA Project. The first multidisciplinary study of the early medieval silver mining district at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Jihlava - the Town of Silver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlemagne or Charles the Bald? New insights from elemental analysis for dating Carolingian monogram coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès International de Numismatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP-MS with a laser ablation for a better understanding of the trading role of early Venice in Carolingian time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of concentration profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS) for the characterization of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroAnalysis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de monnaies carolingiennes de Charlemagne et de Louis le Pieux de Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bibracte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS) for the investigation of ancient silver coins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Plasma Spectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Taormine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la spectrométrie de masse couplée à un plasma inductif avec prélèvement par ablation laser (LA-ICP-MS) pour l’analyse des monnaies anciennes à base d’argent et son application aux deniers carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéométrie'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires de deniers carolingiens de Charlemagne et Louis le Pieux : le cas de Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La numismatique et l’archéologie en Poitou-Charentes organisé par la Société d’Études Numismatiques et Archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear methods and laser ablation inductively coupled mass spectrometry: How can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la composition et de la structure des alliages argent-cuivre – Application au monnayage carolingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société Archéologique Française d’Etude des Mines et de la Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Melle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the investigation of ancient silver coins: depth profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aquilée, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets antiques récupérés dans un contexte d’occupation rurale de la fin du VIe-VIIe siècle : les indices d’une activité de bronzier sur le site de Meyzieu, Villardier (Rhône) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Journées internationales de l’Association Française d’Archéologie Mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chalon-sur-Saône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’environnement sur le brunissement des plombs de couverture de Notre-Dame de Paris au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Mouats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Petitmangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d'une cathédrale : Notre-Dame de Paris sous l'œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de L’environnement dans le Phénomène de Brunissement du Plomb Employé dans les Monuments Historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Mouats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Petitmangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un guerrier magyar dans les Alpes françaises. Nouvelles données sur les contacts transalpins au début du Xe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Bede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-elements and lead isotope ratios for provenancing early medieval silver coinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Louvain, Belgium. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace-element and lead-isotope fingerprinting of silver from the medieval mine at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Archaeometallurgy in Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bochum, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative depth profile analysis of gold and silver alloys and platings using Laser Ablation Inductively Coupled Plasma Mass Spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Québec, Canada. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La monnaie aux Xe et XIe siècles. Évolutions politiques, évolutions économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Foucray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Christian Moesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie, Melle. Les voies de la quantification de l'histoire monétaire du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, pp.462, 2017, 978-2-600-05736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des écritures anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.140, 2013, 978-2-7462-4643-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion informatisée des écritures anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Document numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle du titre des monnaies d’argent dans les ateliers ligériens à la fin du XIVe siècle et au début du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Juliette Dumasy-Rabineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et enjeux des comptabilités urbaines médiévales. L’exemple ligérien dans l’espace européen médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.83-92, 2025, 9791041300105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par LA-ICP-MS de monnaies des XIIe-XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Minvielle Larousse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales. Programme collectif de recherche Rapport d’activité 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-204, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Silver in the late Ninth-Century Bullion Hoard from Saint-Pierre-des-Fleurs, Normandy: Results of Lead Isotope and Trace Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Kershaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen William Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Oravsjärvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felix Biermann; Andreas Kieseler; Ernst Pernicka; Jasper von Richthofen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frühmittelalterliches Hacksilber im nördlichen westslawischen Raum. Archäologie und Archäometallurgie. Beiträge der internationalen Konferenz im Kulturhistorischen Museum Görlitz, 18./19. Oktober 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Habelt-Verlag, pp.295-311, 2022, 978-3-774-94315-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Alram; Jarosław Bodzek; Aleksander Bursche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Numismatic Research 2014-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-II, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Numismatic Council</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.625-629, 2022, 978-3-9525721-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. Nouvelles pistes de recherches sur les moules sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Téreygeol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR Archéologie expérimentale des matériaux associés aux productions métalliques : (Re)mettre la science en culture. Rapport intermédiaire 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-150, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses pXRF de lots monétaires languedociens (XIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Minvielle Larousse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales. Programme collectif de recherche Rapport d’activité 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-190, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché des matières premières dans l'Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 563, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-151, 2021, 9782728314065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03436474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’argent, de verre et de plomb : maximisation de la production et économie de pénurie dans les mines de Melle au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisseuil, Didier; Rico, Christian; Gelichi, Sauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché des matières premières dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, pp.133-151, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition des monnaies d'argent des Ve-VIe siècles. L’exemple de découvertes de Normandie et de la vallée du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Chameroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chameroy, Jérémie; Guihard, Pierre-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argentum Romanorum sive Barbarorum. Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.231-248, 2020, 978-3-7954-3563-9 (br.). - 978-3-88467-333-1 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coinage as Catalyst for Societal Change: A Case Study of 10th-century Normandy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Christian Moesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedersen, Anne; Sindbæk, Søren M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viking Encounters. Proceedings of the Eighteenth Viking Congress, Denmark, August 6-12, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University Press, pp.211-219, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ilanz Hoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss and Italian Monetary Relations. The Early Middle Ages (VI-XI centuries). Proceedings of the International Numismatic Workshop Lugano, September 29 th 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circolo Numismatico Ticinese, 2020, 978-88-96992-29-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi du laiton dans les monnayages d'argent médiévaux. Etat des connaissances actuelles et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale. Exploitations, transformations, circulations. Actes du colloque international d’Aix-en-Provence, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-299, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production du cuivre et de ses alliages à Castel-Minier (Ariège, France). Opportunisme métallurgique et pragmatisme économique d'une fonderie de moyenne montagne au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métaux précieux en Méditerranée médiévale. Exploitations, transformations, circulations. Actes du colloque international d’Aix-en-Provence, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.203-217, 2019, 979-10-365-6963-0. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.40340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Local Supply to Long-Distance Trade Networks: Fingerprinting Early Medieval Silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Kershaw; Gareth Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silver, Butter, Cloth. Monetary and Social Economies in the Viking Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2019, 9780198827986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse archéométrique des argentei découverts dans la plaine de Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthelot, Sandrine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens en Normandie, Ve-VIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Normandie - Snocek, pp.152-153, 2018, 9789461614544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient silver coinages between Rhône and Po. New insights from analytical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Suspène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Caccamo Caltabiano; Benedetto Carroccio; Daniele Castrizio; Mariangela Puglisi; Grazia Salamone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress. Taormina 2015. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbor Sapientiae, pp.227-231, 2017, 978-88-94820-31-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03630246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses et typologie des deniers mérovingiens présents dans le trésor de Savonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bompaire; Guillaume Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie, Melle. Les voies de la quantification de l'histoire monétaire du haut Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-258, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litharge cakes from Castel-Minier (Ariège, France): understanding strategies of the cupellation in a multi metals workshop from the 14th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montero Ruiz, Igniacio; Perea, Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliotheca praehistorica hispana, 978-84-00-10287-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage conjoint des données numismatiques et analytiques pour la compréhension des politiques et circulations monétaires. Les exemples de Louis le Pieux et Charles le Chauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bompaire; Guillaume Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie, Melle. Les voies de la quantification de l'histoire monétaire du haut Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-293, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plomb d’œuvre, plomb revivifié ? Question autour d’une fonderie carolingienne de Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Arles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bompaire; Guillaume Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mine, métal, monnaie, Melle. Les voies de la quantification de l'histoire monétaire du haut Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.69-85, 2017, 978-2-600-05736-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une production inédite de monnaies coulées de Nîmes datées des années 70/90-110 p.C. dans le Sud-Ouest de la Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Caccamo Caltabiano; B. Carroccio; D. Castrizio; M. Puglisi; G. Salamone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Numismatic Congress Taormina 2015 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arbor Sapientiae Editore S.r.l., pp.891-895, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor monétaire carolingien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'opération. Fouille archéologique - vol. 3. ZAC de Trémonteix lot 1. Les études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-ICP-MS Analysis of Ancient Silver Coins Using Concentration Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dussubieux, Laure; Golitko, Mark; Gratuze, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Laser Ablation ICP-MS for Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.73-87, 2016, 978-3-662-49894-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avènement de l’argent. Activité minière, frappe monétaire et commerce dans les mondes franc et islamique du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Téreygeol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du monde franc aux califats omeyyade et abbasside : extraction et produits des mines d'argent de Melle et de Jabali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Bergbau Museum, pp.183-191, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’or et l’argent monnayés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des matériaux dans les sociétés anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.133-159, 2014, Sciences archéologiques, 978-2-8130-0163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une autre mesure de la monnaie. L’analyse des alliages monétaires carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure et histoire médiévale. Actes du XLIIIe congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-218, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Methods and Laser Ablation Inductively Coupled Mass Spectrometry: how can these methods contribute to the study of ancient coinages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomet - Ancient and medieval monetary technologies and metrology: the contribution of nuclear analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of early medieval silver coins: towards a better understanding of the trading role of the Adriatic emporia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauro Gelichi; Richard Hodges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da un Mare all’Altro. Luoghi di Scambio nell’Alto Medioevo Europeo e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.321-335, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes scientifiques au service de la numismatique : l'exemple des analyses pour l'étude de la provenance de l'argent monnayé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition Trésors du cabinet numismatique François Cajot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-413, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAHMA Project. The first multidisciplinary study of the early medieval silver mining district at Melle (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Hruby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta rerum naturalium. Přírodovědný časopis vysočiny. Stříbrná Jihlava 2010. Proceedings of the conference held in Jihlava, 16th-19th October 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Tamil Nadu Glass Beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murugaiyan, Appasamy (1951-..). Éditeur scientifique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New dimensions in Tamil epigraphy : select papers from the symposia held at EPHE-SHP, Paris in 2005, 2006 and a few invited papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cre-A, pp.129-143, 2012, 978-81-921302-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses élémentaires de monnaies de Charlemagne et de Louis le Pieux du Cabinet des Médailles : le cas de Melle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Clairand et D. Hollard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque de la Société d’Etudes Numismatiques et Archéologiques - Numismatique et Archéologie en Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-83, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the investigation of ancient silver coins: depth profile analysis by laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Barrandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.T. Craddock, A. Giumlia-Mair, A. Hauptmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-486, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage Debasement. Manipulation of coin standards in pre-Roman monetary systems, K. Butcher (éd.), 2020, Oxford et Philadelphie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.498-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réemploi de cuivres expérimentaux : suivi élémentaire des laitons issus des cuivres de métallurgie extractive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiopée Massoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le minerai en cuivre : productions de métal et recyclage des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. Nouvelles pistes de recherches sur les moules sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : de l’historiographie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Parisot-Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers essais de retraitement des casses de coupellation (diachronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des laitons à partir de cuivre produit expérimentalement : quantifier et qualifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minerais de cuivre et leur réduction : approche diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minerais de cuivre et leur fonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Florencia Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Angiorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la Culture. 2023, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des casses : la revivification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Ministère de la Culture. 2023, pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des résultats obtenus par LA-ICP-MS et par spectrométrie de fluorescence X portable de monnaies des Xe-XIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du projet SarDyn - Métallurgie ancienne (2019 – 2021), Labex Dynamite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arribet-Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Houbrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 - Panthéon Sorbonne. 2022, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française de Rome; Laboratoire d'archéologie médiévale et moderne en Méditerranée. 2022, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03953945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie extractive à Castel-Minier au XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication des flans monétaires en Sicile aux Ve-IIIe siècles av. J.-C. : l’hypothèse des flans produits au moyen de moules sphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.319-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyses des plombs de la couverture et de la flèche de Notre-Dame de Paris – Juillet 2021, Complément au rapport du diagnostic de décembre 2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cathédrale Notre-Dame de Paris – Etude de Diagnostic à la suite de l’incendie du 15 avril 2019, Philippe VILLENEUVE, Rémi FROMONT, Pascal PRUNET. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des objets en alliages cuivreux du haut Moyen Âge de Coulanges-les-Nevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP (Rapport final d'opération). 2021, pp.256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des objets en alliages cuivreux du haut Moyen Âge de Coulanges-les-Nevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2021, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.269-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’analyse des monnaies et lingots constituant le trésor Viking de Saint-Pierre-des-Fleurs, conservé au Musée de Lillebonne (76)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de fabrication monétaire en Sicile aux Ve-IIIe s. av. J.-C. : expérimentations portant sur la production de flans sphériques en argent au moyen de moules bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Artru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PCR Paléométallurgies et expérimentations Rapport intermédiaire Recherches sur les chaines de production des métaux aux périodes anciennes, CNRS. 2020, pp.65-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premières analyses en éléments traces des plombs de construction de Notre-Dame de Paris »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Syvilay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cathédrale Notre-Dame de Paris – Etude de Diagnostic à la suite de l’incendie du 15 avril 2019, Philippe VILLENEUVE, Rémi FROMONT, Pascal PRUNET. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, pp.32-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie extractive à Castel-Minier au XIVe siècle, dans Rapport intermédiaire. Recherches sur les chaines de production des métaux aux périodes anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l’analyse des 17 monnaies d’or mérovingiennes du trésor de la villa gallo-romaine Séviac (Gers) conservées au Musée Saint-Raymond, musée des Antiques de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT - Centre Ernest Babelon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moulin à minerai, dans PCR Paléométallurgies et expérimentations. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Florsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métallurgie extractive à Castel-Minier au XIVe siècle, dans PCR Paléométallurgies et expérimentations. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRAMAT. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 place Manigne et 5-7 rue des Petites-Pousses, Limoges (87). Évolution d'un quartier de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie-Aude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie de Nouvelle-Aquitaine. 2017, pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bossut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la composition et de la structure des alliages argent-cuivre par ICP-MS avec prélèvement par ablation laser. Application au monnayage carolingien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université d'Orléans, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00391932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId445"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25663,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F9F38DD"/>
+    <w:nsid w:val="04193F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25894,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sarah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3907-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148864139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Stephens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Deme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fenn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Keech Mcintosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02371-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chanal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Becerra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2724-2501/06_2525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917058v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2019.06" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. W. Hunt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Christian Moesgaard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peigney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bailleul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02549537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-61-2013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schiesser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codine-Tr&#233;court" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2010.2947" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccormick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Rovelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704879c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VJN308C2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianazza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402592v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402589v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461217v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frol&#237;k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852860v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guchan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246408v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theuws" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372865v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285022v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Angiorama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna d'Ottone-Rambach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parv&#233;rie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531230v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Heckes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531226v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bede" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lango" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531310v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531363v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531332v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531323v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Achache" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531368v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531338v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959050v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02550502v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531392v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531376v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531387v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531416v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531412v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531403v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Corsi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesca Silenzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531457v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531444v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531486v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885228v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531468v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550561v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122034v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122038v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122043v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122036v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122046v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janvier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122041v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122055v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122058v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122062v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122064v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122065v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122078v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122077v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122068v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122066v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122075v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122080v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852822v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cl&#233;ment" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Mouats" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852823v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773399v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555364v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983589v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117976v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402637v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923996v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inc-cin.org/home/publications/survey/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924265v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372851v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Kershaw" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Merkel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Oravsj&#228;rvi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924320v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924270v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03436474v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728314065" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160461v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530793v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.40340" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008294v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530785v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773281v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6553-9782600057363.html" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959856v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.csic.es/publicaciones/libros/12822/0/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773280v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773279v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773582v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531175v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773282v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773285v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773287v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773317v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612473v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773395v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773323v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579628v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579624v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461174v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiop&#233;e Massoudi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852834v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852830v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852835v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852838v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372961v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372953v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852827v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953945v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480513v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480499v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480495v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480491v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052360v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530799v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530802v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530808v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530805v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539732v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marty" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00391932v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sarah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3907-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148864139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=nNevN5EAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chanal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Florencia Becerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2724-2501/06_2525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561414v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Stephens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courcier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Deme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fenn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Keech Mcintosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02371-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05618351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#8217;h&#233;ritier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Daussy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2026.106579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.13041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.02.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Artru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02327116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Kind" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02887706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Genechesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10121131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon G&#233;raud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. W. Hunt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy A Foy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gladius.2019.06" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958250v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Christian Moesgaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peigney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bailleul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schiesser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02549537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bonnamour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W2-61-2013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codine-Tr&#233;court" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Menez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2010.2947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccormick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Rovelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704879c" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VJN308C2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199784v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frol&#237;k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Dvo&#345;&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gianazza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Graziani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402581v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328201v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852851v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852856v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852857v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881543v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372900v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Angiorama" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Verly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Rademakers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tallet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372883v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372874v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guchan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246408v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Samuel Heal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Theuws" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372879v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924944v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna d'Ottone-Rambach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parv&#233;rie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924962v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531234v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bede" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lango" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531223v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531226v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531283v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531230v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Heckes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531215v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gauthier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531310v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531320v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531316v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fluck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531332v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531326v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531323v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Achache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531335v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531345v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02550502v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959050v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531387v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531392v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531376v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesca Silenzi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531412v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531403v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531400v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Corsi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531436v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531457v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531444v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885228v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02550561v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531479v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janvier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122041v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122034v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122038v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122036v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122046v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122058v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122050v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122055v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122059v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122060v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122062v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122064v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122065v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122068v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122078v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122077v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122066v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122075v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122080v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122072v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852822v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Donz&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852819v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cl&#233;ment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Mouats" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773399v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773400v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773402v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555364v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983589v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benevent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117976v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402637v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372851v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Kershaw" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen William Merkel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Oravsj&#228;rvi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923996v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inc-cin.org/home/publications/survey/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924320v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924270v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03436474v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/9782728314065" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301895v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964778v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530785v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530793v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.40340" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008294v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03630246v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773281v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/6553-9782600057363.html" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959856v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.csic.es/publicaciones/libros/12822/0/archaeometallurgy-in-europe-iv.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773280v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773279v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duval" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531175v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773282v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773285v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773286v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773322v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100964430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773395v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773323v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773287v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02612473v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579624v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482262v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461179v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiop&#233;e Massoudi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461174v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852834v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852830v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372961v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372953v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852827v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974030v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Houbrechts" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953945v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480499v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480513v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973864v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480495v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480491v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052360v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052373v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973862v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530802v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530808v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530805v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539732v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sartou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie-Aude Berthon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bidault" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerbaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marty" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00391932v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>