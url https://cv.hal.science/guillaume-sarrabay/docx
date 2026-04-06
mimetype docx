--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -632,420 +632,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of MEFV gene duplication in a patient with familial Mediterranean fever.</w:t>
+                <w:t xml:space="preserve">Systemic autoinflammatory diseases: Clinical state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Mechin</w:t>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Durinikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+                <w:t xml:space="preserve">Stéphanie Ducharme-Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Andre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+                <w:t xml:space="preserve">Léa Savey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Best Practice and Research: Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.101529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.berh.2020.101529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176539v1</w:t>
+                <w:t xml:space="preserve">hal-03162674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic autoinflammatory diseases: Clinical state of the art</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correspondance on ‘Clinical characteristics and genetic analyses of 187 patients with undefined autoinflammatory diseases’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Savey</w:t>
+                <w:t xml:space="preserve">Gonçalo Boleto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grateau</w:t>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Koné-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practice and Research: Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.berh.2020.101529⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162674v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance on ‘Clinical characteristics and genetic analyses of 187 patients with undefined autoinflammatory diseases’</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of MEFV gene duplication in a patient with familial Mediterranean fever.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Koné-Paut</w:t>
+                <w:t xml:space="preserve">Déborah Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Hentgen</w:t>
+                <w:t xml:space="preserve">Anna Durinikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5, suppl.127), pp.129-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220547v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rittore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,64 +1563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoinflammation secondaire à des défauts d’ubiquitination dans la voie NFKB : haploinsuffisance de A20 (HA20) et déficit en Otuline (Otulinopénie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Koné-Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,277 +2093,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Sönmez et al.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autosomic dominant familial Behçet disease and haploinsufficiency A20: A review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0242-z⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.809 - 815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873337v1</w:t>
+                <w:t xml:space="preserve">hal-01846956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosomic dominant familial Behçet disease and haploinsufficiency A20: A review of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Sönmez et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0242-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01846956v1</w:t>
+                <w:t xml:space="preserve">hal-01873337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaicism in autoinflammatory diseases: Cryopyrin-associated periodic syndromes (CAPS) and beyond. A systematic review</w:t>
               </w:r>
@@ -3337,429 +3337,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Update for Kabuki Syndrome Genes KMT2D and KDM6A and Further Delineation of X-Linked Kabuki Syndrome Subtype 2</w:t>
+                <w:t xml:space="preserve">The genomic architecture of NLRP7 is Alu rich and predisposes to disease-associated large deletions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bögershausen</w:t>
+                <w:t xml:space="preserve">Ramesh Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gatinois</w:t>
+                <w:t xml:space="preserve">Ngoc Minh Phuong Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Riehmer</w:t>
+                <w:t xml:space="preserve">Maryam Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulya Kayserili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jutta Becker</w:t>
+                <w:t xml:space="preserve">Mayra C.G. Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1445 - 1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847014v1</w:t>
+                <w:t xml:space="preserve">hal-01847000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADA2 deficiency: case report of a new phenotype and novel mutation in two sisters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation Update for Kabuki Syndrome Genes KMT2D and KDM6A and Further Delineation of X-Linked Kabuki Syndrome Subtype 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bögershausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Uettwiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+                <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
+                <w:t xml:space="preserve">Vera Riehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rice</w:t>
+                <w:t xml:space="preserve">Hulya Kayserili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lagrue</w:t>
+                <w:t xml:space="preserve">Jutta Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (1), pp.e000236. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (9), pp.847 - 864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/RMDOPEN-2015-000236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.23026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998264v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic architecture of NLRP7 is Alu rich and predisposes to disease-associated large deletions</w:t>
+                <w:t xml:space="preserve">ADA2 deficiency: case report of a new phenotype and novel mutation in two sisters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramesh Reddy</w:t>
+                <w:t xml:space="preserve">F Uettwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Minh Phuong Tan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Rezaei</w:t>
+                <w:t xml:space="preserve">G Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayra C.G. Rivas</w:t>
+                <w:t xml:space="preserve">E Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.1445 - 1452. </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.e000236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/RMDOPEN-2015-000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847000v1</w:t>
+                <w:t xml:space="preserve">hal-02998264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation Update for COL2A1 Gene Variants Associated with Type II Collagenopathies</w:t>
               </w:r>
@@ -3771,51 +3771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie C.S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;na Karaghiannis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.09.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000030506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ladeveze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boursier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.762457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.08.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03176539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mechin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durinikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducharme-Benard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grateau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2020.101529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03220547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Boleto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Biard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kon&#233;-Paut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hentgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219566" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8101729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02263604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Laviallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bonhomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0130-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0242-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delluc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.02.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J6RB0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kevorkian-Verguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rowczenio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2018.1488805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touitou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kone-Paut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.08.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle van Gijn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Shinar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carbo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Slofstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-105216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hentgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quartier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56FMZBVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kew203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210681" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#232;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina B&#246;gershausen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Riehmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Kayserili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Becker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uettwiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lagrue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/RMDOPEN-2015-000236" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Reddy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Phuong Tan Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rezaei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra C.G. Rivas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.S. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22915" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZHZNCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Annakib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-015-0495-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1047765" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02866730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTT081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;na Karaghiannis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.09.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000030506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ladeveze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boursier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.762457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.08.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducharme-Benard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2020.101529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03220547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Boleto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Biard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kon&#233;-Paut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hentgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03176539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mechin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durinikova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8101729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02263604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Laviallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bonhomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0130-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delluc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.02.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J6RB0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0242-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kevorkian-Verguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rowczenio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2018.1488805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touitou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kone-Paut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.08.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle van Gijn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Shinar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carbo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Slofstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-105216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hentgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quartier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56FMZBVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kew203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210681" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#232;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Reddy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Phuong Tan Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rezaei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra C.G. Rivas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina B&#246;gershausen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Riehmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Kayserili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Becker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uettwiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lagrue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/RMDOPEN-2015-000236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.S. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22915" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZHZNCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Annakib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-015-0495-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1047765" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02866730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTT081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>