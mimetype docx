--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1025,291 +1025,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Changing Concepts Regarding the Mediterranean Fever Gene: Toward a Spectrum of Pyrin-Associated Autoinflammatory Diseases with Variable Heredity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gabeff</w:t>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roba Safar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.12-16.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566764v1</w:t>
+                <w:t xml:space="preserve">hal-02869552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Changing Concepts Regarding the Mediterranean Fever Gene: Toward a Spectrum of Pyrin-Associated Autoinflammatory Diseases with Variable Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roba Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 209, pp.12-16.e1. </w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.e16-e17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869552v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Medicine Positive Impact of Expert Reference Center Validation on Performance of Next-Generation Sequencing for Genetic Diagnosis of Autoinflammatory Diseases</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rossi-Semerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86, pp.358 - 366. </w:t>
@@ -1697,51 +1697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data in causes of autoinflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Georgin-Laviallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rossi-Semerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (5), pp.554-561. </w:t>
@@ -1825,545 +1825,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
+                <w:t xml:space="preserve">A decision tree for the genetic diagnosis of deficiency of adenosine deaminase 2 (DADA2): a French reference centres experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Mélanie Rama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cheyssac</w:t>
+                <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+                <w:t xml:space="preserve">Isabelle Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Besson</w:t>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Till</w:t>
+                <w:t xml:space="preserve">Axelle Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77 (11), pp.1696-1698. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), pp.960 - 971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0130-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846889v1</w:t>
+                <w:t xml:space="preserve">hal-01846894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision tree for the genetic diagnosis of deficiency of adenosine deaminase 2 (DADA2): a French reference centres experience</w:t>
+                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rama</w:t>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Duflos</w:t>
+                <w:t xml:space="preserve">Elodie Cheyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Melki</w:t>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Bonhomme</w:t>
+                <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (7), pp.960 - 971. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (11), pp.1696-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0130-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846894v1</w:t>
+                <w:t xml:space="preserve">hal-01846889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosomic dominant familial Behçet disease and haploinsufficiency A20: A review of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Sönmez et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.02.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0242-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846956v1</w:t>
+                <w:t xml:space="preserve">hal-01873337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Sönmez et al.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autosomic dominant familial Behçet disease and haploinsufficiency A20: A review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.809 - 815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0242-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873337v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaicism in autoinflammatory diseases: Cryopyrin-associated periodic syndromes (CAPS) and beyond. A systematic review</w:t>
               </w:r>
@@ -3261,51 +3261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (7), pp.1191 - 1198. </w:t>
@@ -3471,295 +3471,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Update for Kabuki Syndrome Genes KMT2D and KDM6A and Further Delineation of X-Linked Kabuki Syndrome Subtype 2</w:t>
+                <w:t xml:space="preserve">ADA2 deficiency: case report of a new phenotype and novel mutation in two sisters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bögershausen</w:t>
+                <w:t xml:space="preserve">F Uettwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gatinois</w:t>
+                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Riehmer</w:t>
+                <w:t xml:space="preserve">G Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulya Kayserili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jutta Becker</w:t>
+                <w:t xml:space="preserve">E Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23026⟩</w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.e000236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/RMDOPEN-2015-000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847014v1</w:t>
+                <w:t xml:space="preserve">hal-02998264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADA2 deficiency: case report of a new phenotype and novel mutation in two sisters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation Update for Kabuki Syndrome Genes KMT2D and KDM6A and Further Delineation of X-Linked Kabuki Syndrome Subtype 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bögershausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Uettwiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+                <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
+                <w:t xml:space="preserve">Vera Riehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rice</w:t>
+                <w:t xml:space="preserve">Hulya Kayserili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lagrue</w:t>
+                <w:t xml:space="preserve">Jutta Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (1), pp.e000236. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (9), pp.847 - 864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/RMDOPEN-2015-000236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.23026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998264v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation Update for COL2A1 Gene Variants Associated with Type II Collagenopathies</w:t>
               </w:r>
@@ -3771,51 +3771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie C.S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;na Karaghiannis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.09.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000030506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ladeveze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boursier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.762457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.08.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducharme-Benard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2020.101529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03220547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Boleto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Biard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kon&#233;-Paut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hentgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03176539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mechin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durinikova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8101729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02263604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Laviallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bonhomme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0130-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delluc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.02.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J6RB0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0242-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kevorkian-Verguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rowczenio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2018.1488805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touitou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kone-Paut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.08.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle van Gijn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Shinar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carbo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Slofstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-105216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hentgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quartier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56FMZBVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kew203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210681" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#232;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Reddy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Phuong Tan Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rezaei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra C.G. Rivas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina B&#246;gershausen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Riehmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Kayserili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Becker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uettwiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lagrue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/RMDOPEN-2015-000236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.S. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22915" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZHZNCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Annakib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-015-0495-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1047765" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02866730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTT081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;na Karaghiannis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.09.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000030506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ladeveze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boursier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.762457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.08.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducharme-Benard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2020.101529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03220547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Boleto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Biard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kon&#233;-Paut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hentgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03176539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mechin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durinikova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8101729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02263604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Laviallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bonhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0130-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0242-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delluc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.02.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J6RB0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kevorkian-Verguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rowczenio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2018.1488805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touitou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kone-Paut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.08.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle van Gijn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Shinar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carbo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Slofstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-105216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hentgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quartier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56FMZBVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kew203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210681" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#232;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Reddy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Phuong Tan Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rezaei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra C.G. Rivas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uettwiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lagrue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/RMDOPEN-2015-000236" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina B&#246;gershausen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Riehmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Kayserili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.S. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22915" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZHZNCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Annakib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-015-0495-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1047765" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02866730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTT081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>