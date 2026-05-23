--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -632,1168 +632,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic autoinflammatory diseases: Clinical state of the art</w:t>
+                <w:t xml:space="preserve">First report of MEFV gene duplication in a patient with familial Mediterranean fever.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+                <w:t xml:space="preserve">Déborah Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ducharme-Benard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+                <w:t xml:space="preserve">Anna Durinikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Savey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grateau</w:t>
+                <w:t xml:space="preserve">Marc Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practice and Research: Clinical Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5, suppl.127), pp.129-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162674v1</w:t>
+                <w:t xml:space="preserve">hal-03176539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance on ‘Clinical characteristics and genetic analyses of 187 patients with undefined autoinflammatory diseases’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Boleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Boleto</w:t>
+                <w:t xml:space="preserve">Lucie Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolla El Chamieh</w:t>
+                <w:t xml:space="preserve">Isabelle Koné-Paut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of MEFV gene duplication in a patient with familial Mediterranean fever.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic autoinflammatory diseases: Clinical state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ducharme-Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Mechin</w:t>
+                <w:t xml:space="preserve">Léa Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Durinikova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+                <w:t xml:space="preserve">Gilles Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Best Practice and Research: Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.101529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.berh.2020.101529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176539v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Changing Concepts Regarding the Mediterranean Fever Gene: Toward a Spectrum of Pyrin-Associated Autoinflammatory Diseases with Variable Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+                <w:t xml:space="preserve">Autoinflammation secondaire à des défauts d’ubiquitination dans la voie NFKB : haploinsuffisance de A20 (HA20) et déficit en Otuline (Otulinopénie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Koné-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rossi-Semerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.039⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.358 - 366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2018.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869552v1</w:t>
+                <w:t xml:space="preserve">hal-03486217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘A20 haploinsufficiency (HA20): clinical phenotypes and disease course of patients with a newly recognised NF-kB-mediated autoinflammatory disease’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roba Safar</w:t>
+                <w:t xml:space="preserve">Florian Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Bénédicte Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Alice Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (5), pp.e35-e35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566764v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Medicine Positive Impact of Expert Reference Center Validation on Performance of Next-Generation Sequencing for Genetic Diagnosis of Autoinflammatory Diseases</w:t>
+                <w:t xml:space="preserve">The Changing Concepts Regarding the Mediterranean Fever Gene: Toward a Spectrum of Pyrin-Associated Autoinflammatory Diseases with Variable Heredity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Galeotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (10), pp.1729. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.12-16.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm8101729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407539v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘A20 haploinsufficiency (HA20): clinical phenotypes and disease course of patients with a newly recognised NF-kB-mediated autoinflammatory disease’</w:t>
+                <w:t xml:space="preserve">Successful therapy with secukinumab in a patient with generalized pustular psoriasis carrying homozygous IL36RN p.His32Arg mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Berteau</w:t>
+                <w:t xml:space="preserve">Romain Gabeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Rouvière</w:t>
+                <w:t xml:space="preserve">Roba Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Nau</w:t>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78 (5), pp.e35-e35. </w:t>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.e16-e17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263604v1</w:t>
+                <w:t xml:space="preserve">hal-02566764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoinflammation secondaire à des défauts d’ubiquitination dans la voie NFKB : haploinsuffisance de A20 (HA20) et déficit en Otuline (Otulinopénie)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Clinical Medicine Positive Impact of Expert Reference Center Validation on Performance of Next-Generation Sequencing for Genetic Diagnosis of Autoinflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rittore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Galeotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.358 - 366. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2018.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm8101729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486217v1</w:t>
+                <w:t xml:space="preserve">hal-02407539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data in causes of autoinflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Laviallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kone-Paut</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Linda Rossi-Semerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (5), pp.554-561. </w:t>
@@ -1825,2130 +1825,2130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision tree for the genetic diagnosis of deficiency of adenosine deaminase 2 (DADA2): a French reference centres experience</w:t>
+                <w:t xml:space="preserve">Clinical overview of auto-inflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rama</w:t>
+                <w:t xml:space="preserve">S. Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Duflos</w:t>
+                <w:t xml:space="preserve">F. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Melki</w:t>
+                <w:t xml:space="preserve">V. Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">A. Fayand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Bonhomme</w:t>
+                <w:t xml:space="preserve">P. Quartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (7), pp.960 - 971. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.214-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0130-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846894v1</w:t>
+                <w:t xml:space="preserve">hal-01908992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decision tree for the genetic diagnosis of deficiency of adenosine deaminase 2 (DADA2): a French reference centres experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cheyssac</w:t>
+                <w:t xml:space="preserve">Mélanie Rama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+                <w:t xml:space="preserve">Claire Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Besson</w:t>
+                <w:t xml:space="preserve">Isabelle Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Till</w:t>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), pp.960 - 971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0130-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846889v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Sönmez et al.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cheyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (11), pp.1696-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0242-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873337v1</w:t>
+                <w:t xml:space="preserve">hal-01846889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosomic dominant familial Behçet disease and haploinsufficiency A20: A review of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Sönmez et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.02.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0242-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01846956v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaicism in autoinflammatory diseases: Cryopyrin-associated periodic syndromes (CAPS) and beyond. A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kevorkian-Verguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Rowczenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Clinical Laboratory Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (6), pp.432 - 442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408363.2018.1488805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déficit en mévalonate kinase en 2016</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autosomic dominant familial Behçet disease and haploinsufficiency A20: A review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (8), pp.809 - 815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846898v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New workflow for classification of genetic variants' pathogenicity applied to hereditary recurrent fevers by the International Study Group for Systemic Autoinflammatory Diseases (INSAID)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déficit en mévalonate kinase en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Shinar</w:t>
+                <w:t xml:space="preserve">C. Galeotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Carbo</w:t>
+                <w:t xml:space="preserve">I. Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariska Slofstra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Kone-Paut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.265 - 270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2017-105216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846891v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical overview of auto-inflammatory diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New workflow for classification of genetic variants' pathogenicity applied to hereditary recurrent fevers by the International Study Group for Systemic Autoinflammatory Diseases (INSAID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rodrigues</w:t>
+                <w:t xml:space="preserve">Marielle van Gijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hentgen</w:t>
+                <w:t xml:space="preserve">Isabella Ceccherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fayand</w:t>
+                <w:t xml:space="preserve">Yael Shinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Quartier</w:t>
+                <w:t xml:space="preserve">Ellen Carbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Slofstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2017-105216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908992v1</w:t>
+                <w:t xml:space="preserve">hal-01846891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant familial Mediterranean fever</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new autoinflammatory and autoimmune syndrome associated with NLRP1 mutations: NAIAD ( NLRP1- associated autoinflammation with arthritis and dyskeratosis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kew203⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (7), pp.1191 - 1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846974v1</w:t>
+                <w:t xml:space="preserve">hal-01796999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for CAPS, is it all in the name?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominant familial Mediterranean fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touitou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210681⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.173 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kew203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801375v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical dose effect and functional consequences of R92Q in two families presenting with a TRAPS/PFAPA-like phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cabasson</w:t>
+                <w:t xml:space="preserve">Criteria for CAPS, is it all in the name?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (5), pp.e9 - e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mgg3.229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767733v1</w:t>
+                <w:t xml:space="preserve">hal-01801375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new autoinflammatory and autoimmune syndrome associated with NLRP1 mutations: NAIAD ( NLRP1- associated autoinflammation with arthritis and dyskeratosis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Clinical dose effect and functional consequences of R92Q in two families presenting with a TRAPS/PFAPA-like phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
+                <w:t xml:space="preserve">Sébastien Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Jérôme Pène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rittore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (7), pp.1191 - 1198. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.110 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mgg3.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796999v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic architecture of NLRP7 is Alu rich and predisposes to disease-associated large deletions</w:t>
+                <w:t xml:space="preserve">Mutation Update for COL2A1 Gene Variants Associated with Type II Collagenopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramesh Reddy</w:t>
+                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Minh Phuong Tan Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
+                <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Rezaei</w:t>
+                <w:t xml:space="preserve">Aurélie C.S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayra C.G. Rivas</w:t>
+                <w:t xml:space="preserve">Bruno Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.1445 - 1452. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.7 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.22915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847000v1</w:t>
+                <w:t xml:space="preserve">hal-01847020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADA2 deficiency: case report of a new phenotype and novel mutation in two sisters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation Update for Kabuki Syndrome Genes KMT2D and KDM6A and Further Delineation of X-Linked Kabuki Syndrome Subtype 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
+                <w:t xml:space="preserve">Nina Bögershausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gatinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rice</w:t>
+                <w:t xml:space="preserve">Vera Riehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lagrue</w:t>
+                <w:t xml:space="preserve">Hulya Kayserili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/RMDOPEN-2015-000236⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (9), pp.847 - 864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998264v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Update for Kabuki Syndrome Genes KMT2D and KDM6A and Further Delineation of X-Linked Kabuki Syndrome Subtype 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADA2 deficiency: case report of a new phenotype and novel mutation in two sisters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gatinois</w:t>
+                <w:t xml:space="preserve">F Uettwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Riehmer</w:t>
+                <w:t xml:space="preserve">Mathieu P Rodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulya Kayserili</w:t>
+                <w:t xml:space="preserve">G Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Becker</w:t>
+                <w:t xml:space="preserve">E Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (9), pp.847 - 864. </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.e000236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/RMDOPEN-2015-000236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847014v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation Update for COL2A1 Gene Variants Associated with Type II Collagenopathies</w:t>
+                <w:t xml:space="preserve">The genomic architecture of NLRP7 is Alu rich and predisposes to disease-associated large deletions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
+                <w:t xml:space="preserve">Ramesh Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Minh Phuong Tan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dumont</w:t>
+                <w:t xml:space="preserve">Maryam Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayra C.G. Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.22915⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1445 - 1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847020v1</w:t>
+                <w:t xml:space="preserve">hal-01847000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autoinflammatory diseases: a fashion with blurred boundaries!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Barat-Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Annakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of cryopyrin-associated periodic syndrome: challenges, recommendations and emerging concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,51 +4625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;na Karaghiannis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.09.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000030506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ladeveze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boursier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.762457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.08.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducharme-Benard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2020.101529" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03220547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Boleto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Biard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kon&#233;-Paut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hentgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219566" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03176539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mechin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durinikova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8101729" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02263604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213347" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Laviallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bonhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0130-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0242-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delluc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.02.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J6RB0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Labrousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kevorkian-Verguet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rowczenio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2018.1488805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touitou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kone-Paut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.08.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle van Gijn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Shinar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carbo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Slofstra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-105216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hentgen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quartier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56FMZBVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kew203" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210681" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#232;ne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Reddy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Phuong Tan Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rezaei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra C.G. Rivas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uettwiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lagrue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/RMDOPEN-2015-000236" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina B&#246;gershausen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Riehmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Kayserili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.S. Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22915" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZHZNCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Annakib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-015-0495-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1047765" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02866730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTT081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;na Karaghiannis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schmitt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2025.09.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000030506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ladeveze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boursier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batteux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.762457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Piram" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.08.028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03176539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mechin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durinikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03220547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Boleto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolla El Chamieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Biard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kon&#233;-Paut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hentgen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03162674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducharme-Benard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.berh.2020.101529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Galeotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossi-Semerano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.09.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02263604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kone-Paut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2019.02.039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gabeff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Safar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14293" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02407539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8101729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Laviallec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hentgen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quartier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.01.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56FMZBVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duflos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0130-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01873337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0242-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870365v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Labrousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kevorkian-Verguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rowczenio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maurier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408363.2018.1488805" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Delluc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2018.02.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60J6RB0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galeotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touitou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kone-Paut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.08.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle van Gijn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ceccherini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Shinar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carbo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Slofstra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2017-105216" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kew203" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210681" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767733v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#232;ne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Barat-Houari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C.S. Fabre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22915" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPZHZNCK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina B&#246;gershausen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Riehmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Kayserili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Becker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uettwiller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P Rodero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lagrue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/RMDOPEN-2015-000236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Reddy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Phuong Tan Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rezaei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra C.G. Rivas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Annakib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00281-015-0495-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847034v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/1744666X.2015.1047765" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02866730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTT081" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>