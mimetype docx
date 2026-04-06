--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Schmitt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de la gouvernance foncière : normes, pratiques et valeurs. Exemples de deux agglomérations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de la Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps du Covid : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin et Brigitte Nougarèdes, Le foncier dans une société urbaine. Innovations et enjeux de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse du discours en géographie : les paradigmes du foncier agricole dans deux agglomérations du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.48593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement résidentiel postcommuniste à Bucarest : dissonance entre intérêts public et individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Magdalena Baidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.61-80. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés immobiliers et pôles d’échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Janvier (1), pp.85-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Povoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurielle Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-bd4v-2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérad Chouquer, Marie-Claude Maurel, 2019, Les mutations récentes du foncier et des agricultures en Europe, Besançon Presses universitaires de Franche-Comté, Collection les Cahiers de MSHE Ledoux, 300 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.166 - 191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucire F., Desjardins X., 2015, Notion d'urbanisme par l'usage, Paris, Publications de la Sorbonne, 120 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 8, n°1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando as escalas se cruzam : medidas de desenvolvimento no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (27), pp. 212-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land in the face of multifunctionality: environmental and nutritional endeavors in the Lille and Nantes metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (241), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour nourrir la ville : comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), p. 642-665. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles lilloise et nantaise au prisme du foncier agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Intégration des enjeux environnementaux dans la gestion du foncier agricole, 19 (2), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.019.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), pp.642-665. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dipolar cycloaddition of diaryldiazomethanes across N-ethoxy-carbonyl-N-(2,2,2-trichloroethylidene)amine and reactivity of the resulting 2-azabutadienes towards thiolates and cyclic amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ciamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 224 (4), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 224 (4), p. 185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walser, Laurent Thévoz, Florent Joerin, Martin Schuler, Stéphane Joost, Bernard Debarbieux et Hy Dao : Les SIG au service du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17-18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Caloz, Claude Collet : Analyse spatiale de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouge de là. L’observation en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des pratiques. Les observatoires en Région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.396.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque inondation par ruissellement en milieu urbain : l'exemple de la métropole lilloise (Preventing runoff flood risk in an urban environment : the example of the Lille metropolis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (4), pp.468-486. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile territorialisation des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airpur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress mapping in the rotating cage geometry and evaluation of drag reduction efficiency using an electrochemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Chaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Al-Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1809-1816. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan foncier de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques et utilisation du sol : situation de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dossier 9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs, une préoccupation de santé publique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificialisation des sols, des représentations protéiformes. Premiers résultats à partir des articles parus dans les médias français entre 1982 et mars 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du WP 2 CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête publique : l’enjeu alimentaire dans un dialogue foncier entre institutions publiques et habitant·es/usager·ères/résident·es. Exemple de la métropole de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hessam Khorasani Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 international geographical congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Irelande, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol, espace, territoire à Valenciennes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dots nanocarriers for the effective rAAV mediated transduction of human osteoarthritic chondrocytes in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OARSI World Congress on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toronto, Canada. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2019.02.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier agricole à l’épreuve de la gestion publique : discours et conception d’une ressource en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les fourches (caudines) des intermédiaires des marchés fonciers et immobiliers : les projets de pôle d’échanges dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma riqueza à outra: o fechamento da mineração na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-brasileiro, « Riquezas compartilhadas : o que realizamos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araujo F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU, session « richesses en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ARCUS-E2D2 : L’Environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARCUS E2D2, l’environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governança territorial e Inovação social nos processos de desenvolvimento regional em territórios de mineração: um modelo teórico em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ckagnazaroff I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Régional Studies Association - Latin America Division », « Urbanisation in Latin America: Exclusion, Marginality and Conflict »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension du registre « nourricier » ? Quand le sol devient terre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des collectivités à l’enjeu « foncier agricole » dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence annuelle TEPP, « Territoires, Espaces et Politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPP, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un foncier consommable et consumé à une gouvernance alimentaire raisonnée ? Processus d’intégration des espaces agricoles et de l’agriculture dans la cité (Lille, Nord-Pas de Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et campagnes en relations : regards croisés Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports de la ville au sol agricole : de la réserve foncière à la réappropriation de l'enjeu nourricier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renouvellement des liens de la ville aux terres agricoles dans le nord de la France : trajectoires et débats contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth (Liban), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage territorial et mesure du développement humain : innovations en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-brésilien Attilio, « Créativité et innovation comme processus solidaires : Vivre le territoire et faire la ville autrement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating partnerships between supermarkets and local farmers to feed citizens The case study of the O'Tera stores in the Lille urban area (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, commission de Géographie rurale, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés fonciers et immobiliers à leur gué. L’incorporation des politiques de mobilité dans les stratégies et discours des intermédiaires : les pôles d’échange dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ASRDLF, Session S15 « Les politiques foncières à l’épreuve de la régulation des territoires métropolitains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un foncier agricole &amp;quot;surqualifié&amp;quot; : dessein environnemental et alimentaire dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Le foncier agricole, usages, tensions et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles d’échanges d’Armentières et Don Sainghin : quelle résonnance pour les intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPSU Lille Les gares, pôles d’échanges et leurs quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Aménagement et développement durable. Planifier et habiter la ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en commun dans le discours et les stratégies des intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, May 2013, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03164005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental inequalities in a region between metropolis development and reconquest of degraded spaces (Nord-Pas-de Calais – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV seminảrio a Economia Mineira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Diamentina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de mutualisation à l’heure d’Inspire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité de 2-azabutadiènes fonctionnalisés. Application en chimie de coordination et organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat-Tangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquot-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium On Modern Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données historiques sur les sols contaminés en milieu urbain : localisation et réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’ADEME, « Concilier sites pollués et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2008, Paris, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la localisation et la gestion des sites et sols pollués en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Geoforum « Savoir penser et partager l’information géographique : les SIG »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.227-233, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2006.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des nuisances olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur-Biorodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.220-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances olfactives, la réponse institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helga-Jane Scarwell; Magalie Franchomme, Sep 2004, Lille, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps de la pandémie/Expérimentations de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364240551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondations : outils de réconciliation et de valorisation, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (T)terre, toujours… Le sol, assurément… Le foncier, évidemment ! In Guizard F. et Rouget N. (ed.), « Terra Mater, nourricière et convoitée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Mater, nourricière et convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-302, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane de Oliveira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliveira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-252, 2020, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont; Alexandre Magno Alves Diniz; Ana Maria Melo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France. Approches socio-spatiales croisées dans le Minas GErai et le Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.185-251, 2020, collection « le regard sociologique », 9782757430316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit nature !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Guillaume Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 7-16, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mailles s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le territoire et faire la ville autrement ? Regards croisés franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 27-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-366, 2014, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation Les fiches outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.301-362, 2014, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groux Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Inégalités écologiques, marché foncier et utilisation du sol dans les marges urbaines du sud de la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.117-132, 2010, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des dynamiques foncières, méthodes d'investigation et aide à la définition de stratégies foncières des territoires littoraux de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Buhot C., Gérard Y., Brulay F. et Choblet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions foncières sur le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Schmitt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de la gouvernance foncière : normes, pratiques et valeurs. Exemples de deux agglomérations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de la Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps du Covid : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse du discours en géographie : les paradigmes du foncier agricole dans deux agglomérations du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.48593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin et Brigitte Nougarèdes, Le foncier dans une société urbaine. Innovations et enjeux de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement résidentiel postcommuniste à Bucarest : dissonance entre intérêts public et individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Magdalena Baidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.61-80. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés immobiliers et pôles d’échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Janvier (1), pp.85-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Povoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurielle Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-bd4v-2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérad Chouquer, Marie-Claude Maurel, 2019, Les mutations récentes du foncier et des agricultures en Europe, Besançon Presses universitaires de Franche-Comté, Collection les Cahiers de MSHE Ledoux, 300 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.166 - 191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucire F., Desjardins X., 2015, Notion d'urbanisme par l'usage, Paris, Publications de la Sorbonne, 120 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 8, n°1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando as escalas se cruzam : medidas de desenvolvimento no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (27), pp. 212-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), pp.642-665. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dipolar cycloaddition of diaryldiazomethanes across N-ethoxy-carbonyl-N-(2,2,2-trichloroethylidene)amine and reactivity of the resulting 2-azabutadienes towards thiolates and cyclic amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ciamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour nourrir la ville : comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), p. 642-665. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land in the face of multifunctionality: environmental and nutritional endeavors in the Lille and Nantes metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (241), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles lilloise et nantaise au prisme du foncier agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Intégration des enjeux environnementaux dans la gestion du foncier agricole, 19 (2), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.019.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 224 (4), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 224 (4), p. 185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walser, Laurent Thévoz, Florent Joerin, Martin Schuler, Stéphane Joost, Bernard Debarbieux et Hy Dao : Les SIG au service du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17-18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Caloz, Claude Collet : Analyse spatiale de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouge de là. L’observation en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des pratiques. Les observatoires en Région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.396.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque inondation par ruissellement en milieu urbain : l'exemple de la métropole lilloise (Preventing runoff flood risk in an urban environment : the example of the Lille metropolis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (4), pp.468-486. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile territorialisation des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airpur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress mapping in the rotating cage geometry and evaluation of drag reduction efficiency using an electrochemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Chaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Al-Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1809-1816. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan foncier de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques et utilisation du sol : situation de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dossier 9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs, une préoccupation de santé publique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificialisation des sols, des représentations protéiformes. Premiers résultats à partir des articles parus dans les médias français entre 1982 et mars 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du WP 2 CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête publique : l’enjeu alimentaire dans un dialogue foncier entre institutions publiques et habitant·es/usager·ères/résident·es. Exemple de la métropole de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hessam Khorasani Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 international geographical congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Irelande, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol, espace, territoire à Valenciennes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier agricole à l’épreuve de la gestion publique : discours et conception d’une ressource en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dots nanocarriers for the effective rAAV mediated transduction of human osteoarthritic chondrocytes in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OARSI World Congress on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toronto, Canada. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2019.02.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les fourches (caudines) des intermédiaires des marchés fonciers et immobiliers : les projets de pôle d’échanges dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma riqueza à outra: o fechamento da mineração na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-brasileiro, « Riquezas compartilhadas : o que realizamos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araujo F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU, session « richesses en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ARCUS-E2D2 : L’Environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARCUS E2D2, l’environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governança territorial e Inovação social nos processos de desenvolvimento regional em territórios de mineração: um modelo teórico em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ckagnazaroff I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Régional Studies Association - Latin America Division », « Urbanisation in Latin America: Exclusion, Marginality and Conflict »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension du registre « nourricier » ? Quand le sol devient terre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un foncier consommable et consumé à une gouvernance alimentaire raisonnée ? Processus d’intégration des espaces agricoles et de l’agriculture dans la cité (Lille, Nord-Pas de Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et campagnes en relations : regards croisés Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports de la ville au sol agricole : de la réserve foncière à la réappropriation de l'enjeu nourricier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des collectivités à l’enjeu « foncier agricole » dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence annuelle TEPP, « Territoires, Espaces et Politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPP, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renouvellement des liens de la ville aux terres agricoles dans le nord de la France : trajectoires et débats contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth (Liban), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating partnerships between supermarkets and local farmers to feed citizens The case study of the O'Tera stores in the Lille urban area (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, commission de Géographie rurale, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage territorial et mesure du développement humain : innovations en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-brésilien Attilio, « Créativité et innovation comme processus solidaires : Vivre le territoire et faire la ville autrement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés fonciers et immobiliers à leur gué. L’incorporation des politiques de mobilité dans les stratégies et discours des intermédiaires : les pôles d’échange dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ASRDLF, Session S15 « Les politiques foncières à l’épreuve de la régulation des territoires métropolitains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un foncier agricole &amp;quot;surqualifié&amp;quot; : dessein environnemental et alimentaire dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Le foncier agricole, usages, tensions et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en commun dans le discours et les stratégies des intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, May 2013, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Aménagement et développement durable. Planifier et habiter la ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles d’échanges d’Armentières et Don Sainghin : quelle résonnance pour les intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPSU Lille Les gares, pôles d’échanges et leurs quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03164005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental inequalities in a region between metropolis development and reconquest of degraded spaces (Nord-Pas-de Calais – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV seminảrio a Economia Mineira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Diamentina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de mutualisation à l’heure d’Inspire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité de 2-azabutadiènes fonctionnalisés. Application en chimie de coordination et organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat-Tangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquot-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium On Modern Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données historiques sur les sols contaminés en milieu urbain : localisation et réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’ADEME, « Concilier sites pollués et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2008, Paris, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la localisation et la gestion des sites et sols pollués en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Geoforum « Savoir penser et partager l’information géographique : les SIG »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.227-233, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2006.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances olfactives, la réponse institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helga-Jane Scarwell; Magalie Franchomme, Sep 2004, Lille, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des nuisances olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur-Biorodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.220-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps de la pandémie/Expérimentations de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364240551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondations : outils de réconciliation et de valorisation, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (T)terre, toujours… Le sol, assurément… Le foncier, évidemment ! In Guizard F. et Rouget N. (ed.), « Terra Mater, nourricière et convoitée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Mater, nourricière et convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-302, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont; Alexandre Magno Alves Diniz; Ana Maria Melo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France. Approches socio-spatiales croisées dans le Minas GErai et le Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.185-251, 2020, collection « le regard sociologique », 9782757430316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane de Oliveira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliveira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-252, 2020, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit nature !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Guillaume Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 7-16, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mailles s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le territoire et faire la ville autrement ? Regards croisés franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 27-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation Les fiches outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.301-362, 2014, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-366, 2014, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groux Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Inégalités écologiques, marché foncier et utilisation du sol dans les marges urbaines du sud de la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.117-132, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des dynamiques foncières, méthodes d'investigation et aide à la définition de stratégies foncières des territoires littoraux de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Buhot C., Gérard Y., Brulay F. et Choblet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions foncières sur le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Magdalena Baidan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Povoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurielle Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-bd4v-2915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Braz de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lescureux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0642" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.019.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ciamala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatyr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knorr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1952" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Al-Janabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TS13PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3472" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sachse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Khorasani Zadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey-Rico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Venkatesan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2019.02.224" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Martins de Souza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo F." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira, D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diniz A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ckagnazaroff I." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat-Tangou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2006.2359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane de Oliveira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Castro Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pessoa de Castro Gentil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ant&#244;nio dos Santos Filho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliveira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17421" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Magdalena Baidan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Povoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurielle Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-bd4v-2915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Braz de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lescureux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ciamala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knorr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.019.0032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1952" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Al-Janabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TS13PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3472" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sachse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Khorasani Zadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey-Rico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Venkatesan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2019.02.224" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Martins de Souza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo F." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira, D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diniz A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ckagnazaroff I." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat-Tangou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2006.2359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Castro Pereira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pessoa de Castro Gentil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ant&#244;nio dos Santos Filho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane de Oliveira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliveira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103622" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17421" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17422" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15061" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>