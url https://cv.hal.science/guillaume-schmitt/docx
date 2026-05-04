--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Schmitt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de la gouvernance foncière : normes, pratiques et valeurs. Exemples de deux agglomérations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de la Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps du Covid : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse du discours en géographie : les paradigmes du foncier agricole dans deux agglomérations du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.48593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin et Brigitte Nougarèdes, Le foncier dans une société urbaine. Innovations et enjeux de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement résidentiel postcommuniste à Bucarest : dissonance entre intérêts public et individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Magdalena Baidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.61-80. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés immobiliers et pôles d’échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Janvier (1), pp.85-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Povoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurielle Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-bd4v-2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérad Chouquer, Marie-Claude Maurel, 2019, Les mutations récentes du foncier et des agricultures en Europe, Besançon Presses universitaires de Franche-Comté, Collection les Cahiers de MSHE Ledoux, 300 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.166 - 191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucire F., Desjardins X., 2015, Notion d'urbanisme par l'usage, Paris, Publications de la Sorbonne, 120 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 8, n°1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando as escalas se cruzam : medidas de desenvolvimento no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (27), pp. 212-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), pp.642-665. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dipolar cycloaddition of diaryldiazomethanes across N-ethoxy-carbonyl-N-(2,2,2-trichloroethylidene)amine and reactivity of the resulting 2-azabutadienes towards thiolates and cyclic amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ciamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour nourrir la ville : comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), p. 642-665. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land in the face of multifunctionality: environmental and nutritional endeavors in the Lille and Nantes metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (241), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles lilloise et nantaise au prisme du foncier agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Intégration des enjeux environnementaux dans la gestion du foncier agricole, 19 (2), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.019.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 224 (4), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 224 (4), p. 185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walser, Laurent Thévoz, Florent Joerin, Martin Schuler, Stéphane Joost, Bernard Debarbieux et Hy Dao : Les SIG au service du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17-18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Caloz, Claude Collet : Analyse spatiale de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouge de là. L’observation en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des pratiques. Les observatoires en Région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.396.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque inondation par ruissellement en milieu urbain : l'exemple de la métropole lilloise (Preventing runoff flood risk in an urban environment : the example of the Lille metropolis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (4), pp.468-486. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile territorialisation des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airpur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress mapping in the rotating cage geometry and evaluation of drag reduction efficiency using an electrochemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Chaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Al-Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1809-1816. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan foncier de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques et utilisation du sol : situation de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dossier 9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs, une préoccupation de santé publique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificialisation des sols, des représentations protéiformes. Premiers résultats à partir des articles parus dans les médias français entre 1982 et mars 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du WP 2 CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête publique : l’enjeu alimentaire dans un dialogue foncier entre institutions publiques et habitant·es/usager·ères/résident·es. Exemple de la métropole de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hessam Khorasani Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 international geographical congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Irelande, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol, espace, territoire à Valenciennes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier agricole à l’épreuve de la gestion publique : discours et conception d’une ressource en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dots nanocarriers for the effective rAAV mediated transduction of human osteoarthritic chondrocytes in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OARSI World Congress on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toronto, Canada. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2019.02.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les fourches (caudines) des intermédiaires des marchés fonciers et immobiliers : les projets de pôle d’échanges dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma riqueza à outra: o fechamento da mineração na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-brasileiro, « Riquezas compartilhadas : o que realizamos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araujo F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU, session « richesses en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ARCUS-E2D2 : L’Environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARCUS E2D2, l’environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governança territorial e Inovação social nos processos de desenvolvimento regional em territórios de mineração: um modelo teórico em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ckagnazaroff I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Régional Studies Association - Latin America Division », « Urbanisation in Latin America: Exclusion, Marginality and Conflict »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension du registre « nourricier » ? Quand le sol devient terre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un foncier consommable et consumé à une gouvernance alimentaire raisonnée ? Processus d’intégration des espaces agricoles et de l’agriculture dans la cité (Lille, Nord-Pas de Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et campagnes en relations : regards croisés Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports de la ville au sol agricole : de la réserve foncière à la réappropriation de l'enjeu nourricier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des collectivités à l’enjeu « foncier agricole » dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence annuelle TEPP, « Territoires, Espaces et Politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPP, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renouvellement des liens de la ville aux terres agricoles dans le nord de la France : trajectoires et débats contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth (Liban), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating partnerships between supermarkets and local farmers to feed citizens The case study of the O'Tera stores in the Lille urban area (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, commission de Géographie rurale, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage territorial et mesure du développement humain : innovations en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-brésilien Attilio, « Créativité et innovation comme processus solidaires : Vivre le territoire et faire la ville autrement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés fonciers et immobiliers à leur gué. L’incorporation des politiques de mobilité dans les stratégies et discours des intermédiaires : les pôles d’échange dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ASRDLF, Session S15 « Les politiques foncières à l’épreuve de la régulation des territoires métropolitains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un foncier agricole &amp;quot;surqualifié&amp;quot; : dessein environnemental et alimentaire dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Le foncier agricole, usages, tensions et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en commun dans le discours et les stratégies des intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, May 2013, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Aménagement et développement durable. Planifier et habiter la ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles d’échanges d’Armentières et Don Sainghin : quelle résonnance pour les intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPSU Lille Les gares, pôles d’échanges et leurs quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03164005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental inequalities in a region between metropolis development and reconquest of degraded spaces (Nord-Pas-de Calais – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV seminảrio a Economia Mineira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Diamentina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de mutualisation à l’heure d’Inspire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité de 2-azabutadiènes fonctionnalisés. Application en chimie de coordination et organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat-Tangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquot-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium On Modern Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données historiques sur les sols contaminés en milieu urbain : localisation et réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’ADEME, « Concilier sites pollués et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2008, Paris, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la localisation et la gestion des sites et sols pollués en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Geoforum « Savoir penser et partager l’information géographique : les SIG »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.227-233, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2006.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances olfactives, la réponse institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helga-Jane Scarwell; Magalie Franchomme, Sep 2004, Lille, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des nuisances olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur-Biorodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.220-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps de la pandémie/Expérimentations de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364240551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondations : outils de réconciliation et de valorisation, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (T)terre, toujours… Le sol, assurément… Le foncier, évidemment ! In Guizard F. et Rouget N. (ed.), « Terra Mater, nourricière et convoitée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Mater, nourricière et convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-302, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont; Alexandre Magno Alves Diniz; Ana Maria Melo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France. Approches socio-spatiales croisées dans le Minas GErai et le Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.185-251, 2020, collection « le regard sociologique », 9782757430316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane de Oliveira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliveira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-252, 2020, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit nature !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Guillaume Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 7-16, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mailles s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le territoire et faire la ville autrement ? Regards croisés franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 27-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation Les fiches outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.301-362, 2014, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-366, 2014, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groux Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Inégalités écologiques, marché foncier et utilisation du sol dans les marges urbaines du sud de la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.117-132, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des dynamiques foncières, méthodes d'investigation et aide à la définition de stratégies foncières des territoires littoraux de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Buhot C., Gérard Y., Brulay F. et Choblet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions foncières sur le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Schmitt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de la gouvernance foncière : normes, pratiques et valeurs. Exemples de deux agglomérations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de la Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps du Covid : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°3, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin et Brigitte Nougarèdes, Le foncier dans une société urbaine. Innovations et enjeux de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse du discours en géographie : les paradigmes du foncier agricole dans deux agglomérations du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.48593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement résidentiel postcommuniste à Bucarest : dissonance entre intérêts public et individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Magdalena Baidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.61-80. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés immobiliers et pôles d’échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Janvier (1), pp.85-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Povoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurielle Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-bd4v-2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérad Chouquer, Marie-Claude Maurel, 2019, Les mutations récentes du foncier et des agricultures en Europe, Besançon Presses universitaires de Franche-Comté, Collection les Cahiers de MSHE Ledoux, 300 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.166 - 191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucire F., Desjardins X., 2015, Notion d'urbanisme par l'usage, Paris, Publications de la Sorbonne, 120 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 8, n°1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando as escalas se cruzam : medidas de desenvolvimento no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (27), pp. 212-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land in the face of multifunctionality: environmental and nutritional endeavors in the Lille and Nantes metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (241), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour nourrir la ville : comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), p. 642-665. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles lilloise et nantaise au prisme du foncier agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Intégration des enjeux environnementaux dans la gestion du foncier agricole, 19 (2), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.019.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), pp.642-665. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dipolar cycloaddition of diaryldiazomethanes across N-ethoxy-carbonyl-N-(2,2,2-trichloroethylidene)amine and reactivity of the resulting 2-azabutadienes towards thiolates and cyclic amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ciamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 224 (4), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 224 (4), p. 185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walser, Laurent Thévoz, Florent Joerin, Martin Schuler, Stéphane Joost, Bernard Debarbieux et Hy Dao : Les SIG au service du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17-18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Caloz, Claude Collet : Analyse spatiale de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouge de là. L’observation en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des pratiques. Les observatoires en Région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.396.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque inondation par ruissellement en milieu urbain : l'exemple de la métropole lilloise (Preventing runoff flood risk in an urban environment : the example of the Lille metropolis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (4), pp.468-486. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile territorialisation des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airpur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress mapping in the rotating cage geometry and evaluation of drag reduction efficiency using an electrochemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Chaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Al-Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1809-1816. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan foncier de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques et utilisation du sol : situation de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dossier 9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs, une préoccupation de santé publique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificialisation des sols, des représentations protéiformes. Premiers résultats à partir des articles parus dans les médias français entre 1982 et mars 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du WP 2 CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête publique : l’enjeu alimentaire dans un dialogue foncier entre institutions publiques et habitant·es/usager·ères/résident·es. Exemple de la métropole de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hessam Khorasani Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 international geographical congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Irelande, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol, espace, territoire à Valenciennes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dots nanocarriers for the effective rAAV mediated transduction of human osteoarthritic chondrocytes in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OARSI World Congress on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toronto, Canada. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2019.02.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier agricole à l’épreuve de la gestion publique : discours et conception d’une ressource en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les fourches (caudines) des intermédiaires des marchés fonciers et immobiliers : les projets de pôle d’échanges dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma riqueza à outra: o fechamento da mineração na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-brasileiro, « Riquezas compartilhadas : o que realizamos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araujo F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU, session « richesses en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ARCUS-E2D2 : L’Environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARCUS E2D2, l’environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governança territorial e Inovação social nos processos de desenvolvimento regional em territórios de mineração: um modelo teórico em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ckagnazaroff I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Régional Studies Association - Latin America Division », « Urbanisation in Latin America: Exclusion, Marginality and Conflict »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension du registre « nourricier » ? Quand le sol devient terre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des collectivités à l’enjeu « foncier agricole » dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence annuelle TEPP, « Territoires, Espaces et Politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPP, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un foncier consommable et consumé à une gouvernance alimentaire raisonnée ? Processus d’intégration des espaces agricoles et de l’agriculture dans la cité (Lille, Nord-Pas de Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et campagnes en relations : regards croisés Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports de la ville au sol agricole : de la réserve foncière à la réappropriation de l'enjeu nourricier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renouvellement des liens de la ville aux terres agricoles dans le nord de la France : trajectoires et débats contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth (Liban), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un foncier agricole &amp;quot;surqualifié&amp;quot; : dessein environnemental et alimentaire dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Le foncier agricole, usages, tensions et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage territorial et mesure du développement humain : innovations en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-brésilien Attilio, « Créativité et innovation comme processus solidaires : Vivre le territoire et faire la ville autrement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating partnerships between supermarkets and local farmers to feed citizens The case study of the O'Tera stores in the Lille urban area (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, commission de Géographie rurale, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés fonciers et immobiliers à leur gué. L’incorporation des politiques de mobilité dans les stratégies et discours des intermédiaires : les pôles d’échange dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ASRDLF, Session S15 « Les politiques foncières à l’épreuve de la régulation des territoires métropolitains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles d’échanges d’Armentières et Don Sainghin : quelle résonnance pour les intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPSU Lille Les gares, pôles d’échanges et leurs quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en commun dans le discours et les stratégies des intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, May 2013, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Aménagement et développement durable. Planifier et habiter la ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03164005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental inequalities in a region between metropolis development and reconquest of degraded spaces (Nord-Pas-de Calais – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV seminảrio a Economia Mineira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Diamentina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de mutualisation à l’heure d’Inspire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité de 2-azabutadiènes fonctionnalisés. Application en chimie de coordination et organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat-Tangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquot-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium On Modern Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données historiques sur les sols contaminés en milieu urbain : localisation et réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’ADEME, « Concilier sites pollués et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2008, Paris, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la localisation et la gestion des sites et sols pollués en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Geoforum « Savoir penser et partager l’information géographique : les SIG »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.227-233, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2006.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des nuisances olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur-Biorodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.220-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances olfactives, la réponse institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helga-Jane Scarwell; Magalie Franchomme, Sep 2004, Lille, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps de la pandémie/Expérimentations de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364240551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondations : outils de réconciliation et de valorisation, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (T)terre, toujours… Le sol, assurément… Le foncier, évidemment ! In Guizard F. et Rouget N. (ed.), « Terra Mater, nourricière et convoitée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Mater, nourricière et convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-302, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane de Oliveira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliveira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-252, 2020, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont; Alexandre Magno Alves Diniz; Ana Maria Melo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France. Approches socio-spatiales croisées dans le Minas GErai et le Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.185-251, 2020, collection « le regard sociologique », 9782757430316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit nature !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Guillaume Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 7-16, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mailles s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le territoire et faire la ville autrement ? Regards croisés franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 27-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-366, 2014, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation Les fiches outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.301-362, 2014, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groux Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Inégalités écologiques, marché foncier et utilisation du sol dans les marges urbaines du sud de la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.117-132, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des dynamiques foncières, méthodes d'investigation et aide à la définition de stratégies foncières des territoires littoraux de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Buhot C., Gérard Y., Brulay F. et Choblet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions foncières sur le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Magdalena Baidan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Povoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurielle Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-bd4v-2915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Braz de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lescureux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ciamala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatyr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knorr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.019.0032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1952" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Al-Janabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TS13PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3472" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sachse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Khorasani Zadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey-Rico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Venkatesan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2019.02.224" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Martins de Souza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo F." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira, D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diniz A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ckagnazaroff I." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat-Tangou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2006.2359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Castro Pereira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pessoa de Castro Gentil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ant&#244;nio dos Santos Filho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane de Oliveira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliveira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103622" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17421" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17422" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15061" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Magdalena Baidan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Povoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurielle Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-bd4v-2915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Braz de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lescureux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0642" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.019.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ciamala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatyr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knorr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1952" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Al-Janabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TS13PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3472" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sachse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Khorasani Zadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey-Rico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Venkatesan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2019.02.224" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Martins de Souza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo F." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira, D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diniz A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ckagnazaroff I." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat-Tangou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2006.2359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane de Oliveira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Castro Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pessoa de Castro Gentil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ant&#244;nio dos Santos Filho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliveira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17421" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15061" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>