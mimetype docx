--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Schmitt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de la gouvernance foncière : normes, pratiques et valeurs. Exemples de deux agglomérations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de la Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps du Covid : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°3, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin et Brigitte Nougarèdes, Le foncier dans une société urbaine. Innovations et enjeux de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse du discours en géographie : les paradigmes du foncier agricole dans deux agglomérations du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.48593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement résidentiel postcommuniste à Bucarest : dissonance entre intérêts public et individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Magdalena Baidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.61-80. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés immobiliers et pôles d’échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Janvier (1), pp.85-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Povoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurielle Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-bd4v-2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérad Chouquer, Marie-Claude Maurel, 2019, Les mutations récentes du foncier et des agricultures en Europe, Besançon Presses universitaires de Franche-Comté, Collection les Cahiers de MSHE Ledoux, 300 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.166 - 191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucire F., Desjardins X., 2015, Notion d'urbanisme par l'usage, Paris, Publications de la Sorbonne, 120 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 8, n°1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando as escalas se cruzam : medidas de desenvolvimento no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (27), pp. 212-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land in the face of multifunctionality: environmental and nutritional endeavors in the Lille and Nantes metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (241), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour nourrir la ville : comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), p. 642-665. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles lilloise et nantaise au prisme du foncier agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Intégration des enjeux environnementaux dans la gestion du foncier agricole, 19 (2), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.019.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), pp.642-665. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dipolar cycloaddition of diaryldiazomethanes across N-ethoxy-carbonyl-N-(2,2,2-trichloroethylidene)amine and reactivity of the resulting 2-azabutadienes towards thiolates and cyclic amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ciamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 224 (4), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 224 (4), p. 185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walser, Laurent Thévoz, Florent Joerin, Martin Schuler, Stéphane Joost, Bernard Debarbieux et Hy Dao : Les SIG au service du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17-18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Caloz, Claude Collet : Analyse spatiale de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouge de là. L’observation en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des pratiques. Les observatoires en Région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.396.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque inondation par ruissellement en milieu urbain : l'exemple de la métropole lilloise (Preventing runoff flood risk in an urban environment : the example of the Lille metropolis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (4), pp.468-486. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile territorialisation des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airpur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress mapping in the rotating cage geometry and evaluation of drag reduction efficiency using an electrochemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Chaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Al-Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1809-1816. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan foncier de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques et utilisation du sol : situation de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dossier 9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs, une préoccupation de santé publique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificialisation des sols, des représentations protéiformes. Premiers résultats à partir des articles parus dans les médias français entre 1982 et mars 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du WP 2 CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête publique : l’enjeu alimentaire dans un dialogue foncier entre institutions publiques et habitant·es/usager·ères/résident·es. Exemple de la métropole de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hessam Khorasani Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 international geographical congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Irelande, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol, espace, territoire à Valenciennes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dots nanocarriers for the effective rAAV mediated transduction of human osteoarthritic chondrocytes in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OARSI World Congress on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toronto, Canada. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2019.02.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier agricole à l’épreuve de la gestion publique : discours et conception d’une ressource en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les fourches (caudines) des intermédiaires des marchés fonciers et immobiliers : les projets de pôle d’échanges dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma riqueza à outra: o fechamento da mineração na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-brasileiro, « Riquezas compartilhadas : o que realizamos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araujo F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU, session « richesses en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ARCUS-E2D2 : L’Environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARCUS E2D2, l’environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governança territorial e Inovação social nos processos de desenvolvimento regional em territórios de mineração: um modelo teórico em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ckagnazaroff I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Régional Studies Association - Latin America Division », « Urbanisation in Latin America: Exclusion, Marginality and Conflict »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension du registre « nourricier » ? Quand le sol devient terre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des collectivités à l’enjeu « foncier agricole » dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence annuelle TEPP, « Territoires, Espaces et Politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPP, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un foncier consommable et consumé à une gouvernance alimentaire raisonnée ? Processus d’intégration des espaces agricoles et de l’agriculture dans la cité (Lille, Nord-Pas de Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et campagnes en relations : regards croisés Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports de la ville au sol agricole : de la réserve foncière à la réappropriation de l'enjeu nourricier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renouvellement des liens de la ville aux terres agricoles dans le nord de la France : trajectoires et débats contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth (Liban), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un foncier agricole &amp;quot;surqualifié&amp;quot; : dessein environnemental et alimentaire dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Le foncier agricole, usages, tensions et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage territorial et mesure du développement humain : innovations en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-brésilien Attilio, « Créativité et innovation comme processus solidaires : Vivre le territoire et faire la ville autrement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating partnerships between supermarkets and local farmers to feed citizens The case study of the O'Tera stores in the Lille urban area (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, commission de Géographie rurale, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés fonciers et immobiliers à leur gué. L’incorporation des politiques de mobilité dans les stratégies et discours des intermédiaires : les pôles d’échange dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ASRDLF, Session S15 « Les politiques foncières à l’épreuve de la régulation des territoires métropolitains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles d’échanges d’Armentières et Don Sainghin : quelle résonnance pour les intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPSU Lille Les gares, pôles d’échanges et leurs quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en commun dans le discours et les stratégies des intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, May 2013, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Aménagement et développement durable. Planifier et habiter la ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03164005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental inequalities in a region between metropolis development and reconquest of degraded spaces (Nord-Pas-de Calais – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV seminảrio a Economia Mineira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Diamentina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de mutualisation à l’heure d’Inspire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité de 2-azabutadiènes fonctionnalisés. Application en chimie de coordination et organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat-Tangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquot-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium On Modern Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données historiques sur les sols contaminés en milieu urbain : localisation et réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’ADEME, « Concilier sites pollués et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2008, Paris, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la localisation et la gestion des sites et sols pollués en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Geoforum « Savoir penser et partager l’information géographique : les SIG »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.227-233, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2006.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des nuisances olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur-Biorodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.220-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances olfactives, la réponse institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helga-Jane Scarwell; Magalie Franchomme, Sep 2004, Lille, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps de la pandémie/Expérimentations de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364240551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondations : outils de réconciliation et de valorisation, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (T)terre, toujours… Le sol, assurément… Le foncier, évidemment ! In Guizard F. et Rouget N. (ed.), « Terra Mater, nourricière et convoitée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Mater, nourricière et convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-302, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane de Oliveira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliveira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-252, 2020, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont; Alexandre Magno Alves Diniz; Ana Maria Melo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France. Approches socio-spatiales croisées dans le Minas GErai et le Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.185-251, 2020, collection « le regard sociologique », 9782757430316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit nature !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Guillaume Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 7-16, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mailles s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le territoire et faire la ville autrement ? Regards croisés franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 27-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-366, 2014, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation Les fiches outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.301-362, 2014, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groux Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Inégalités écologiques, marché foncier et utilisation du sol dans les marges urbaines du sud de la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.117-132, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des dynamiques foncières, méthodes d'investigation et aide à la définition de stratégies foncières des territoires littoraux de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Buhot C., Gérard Y., Brulay F. et Choblet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions foncières sur le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Schmitt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de la gouvernance foncière : normes, pratiques et valeurs. Exemples de deux agglomérations du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de la Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 13, n°3, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contenu et contenant de la revue Développement durable & territoires (DD&T) : 20 ans de publications au croisement de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.1-40. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps du Covid : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin et Brigitte Nougarèdes, Le foncier dans une société urbaine. Innovations et enjeux de justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse du discours en géographie : les paradigmes du foncier agricole dans deux agglomérations du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.48593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement résidentiel postcommuniste à Bucarest : dissonance entre intérêts public et individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Magdalena Baidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.61-80. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2020.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés immobiliers et pôles d’échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Janvier (1), pp.85-111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Piantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Povoas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurielle Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-bd4v-2915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérad Chouquer, Marie-Claude Maurel, 2019, Les mutations récentes du foncier et des agricultures en Europe, Besançon Presses universitaires de Franche-Comté, Collection les Cahiers de MSHE Ledoux, 300 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Objets techniques et cycle hydrosocial/Foncier rural en Méditerranée, 10 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.16461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.166 - 191. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.12377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaucire F., Desjardins X., 2015, Notion d'urbanisme par l'usage, Paris, Publications de la Sorbonne, 120 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 8, n°1, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando as escalas se cruzam : medidas de desenvolvimento no Brasil e na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (27), pp. 212-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour nourrir la ville : comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), p. 642-665. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles lilloise et nantaise au prisme du foncier agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Intégration des enjeux environnementaux dans la gestion du foncier agricole, 19 (2), pp.32-37. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/set.019.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural land in the face of multifunctionality: environmental and nutritional endeavors in the Lille and Nantes metropolitan areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (241), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment un intermédiaire de la grande distribution renouvelle la pratique des circuits courts (O’Tera dans le Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 712 (6), pp.642-665. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3-Dipolar cycloaddition of diaryldiazomethanes across N-ethoxy-carbonyl-N-(2,2,2-trichloroethylidene)amine and reactivity of the resulting 2-azabutadienes towards thiolates and cyclic amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ciamala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus Chimie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.320-332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N° 224 (4), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée de la grande distribution dans le marché des circuits courts : vers un modèle « hybride » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 224 (4), p. 185-194. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Walser, Laurent Thévoz, Florent Joerin, Martin Schuler, Stéphane Joost, Bernard Debarbieux et Hy Dao : Les SIG au service du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17-18, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Caloz, Claude Collet : Analyse spatiale de l’information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des pratiques. Les observatoires en Région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouge de là. L’observation en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156, pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdn.396.0661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque inondation par ruissellement en milieu urbain : l'exemple de la métropole lilloise (Preventing runoff flood risk in an urban environment : the example of the Lille metropolis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (4), pp.468-486. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2010.8192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile territorialisation des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airpur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76, pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall shear stress mapping in the rotating cage geometry and evaluation of drag reduction efficiency using an electrochemical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Chaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Al-Janabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (8), pp.1809-1816. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2009.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan foncier de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques et utilisation du sol : situation de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dossier 9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.3472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs, une préoccupation de santé publique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 181, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificialisation des sols, des représentations protéiformes. Premiers résultats à partir des articles parus dans les médias français entre 1982 et mars 2024.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du WP 2 CPER ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête publique : l’enjeu alimentaire dans un dialogue foncier entre institutions publiques et habitant·es/usager·ères/résident·es. Exemple de la métropole de Lille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Sachse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hessam Khorasani Zadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35 international geographical congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Irelande, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'agriculture des trames vertes et bleues urbaines du Nord de la France - paysage, continuités écologiques et locavorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chanut-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Centenaire de l'UGI - Session Urban agriculture in the global North and South : toward a convergence of fonctions and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol, espace, territoire à Valenciennes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l’intelligence spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du foncier agricole dans deux agglomérations du Nord de la France : de la norme aux pratiques face à l’enjeu alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales. Les relations ville – campagne face à la question alimentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dots nanocarriers for the effective rAAV mediated transduction of human osteoarthritic chondrocytes in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rey-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 OARSI World Congress on Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toronto, Canada. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2019.02.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier agricole à l’épreuve de la gestion publique : discours et conception d’une ressource en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margétic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les fourches (caudines) des intermédiaires des marchés fonciers et immobiliers : les projets de pôle d’échanges dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème rencontres internationales en urbanisme APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma riqueza à outra: o fechamento da mineração na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-brasileiro, « Riquezas compartilhadas : o que realizamos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araujo F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes rencontres internationales en urbanisme APERAU, session « richesses en partage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ARCUS-E2D2 : L’Environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’ARCUS E2D2, l’environnement à travers les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rabat (Maroc), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governança territorial e Inovação social nos processos de desenvolvimento regional em territórios de mineração: um modelo teórico em construção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pereira, D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ckagnazaroff I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Régional Studies Association - Latin America Division », « Urbanisation in Latin America: Exclusion, Marginality and Conflict »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extension du registre « nourricier » ? Quand le sol devient terre…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des collectivités à l’enjeu « foncier agricole » dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence annuelle TEPP, « Territoires, Espaces et Politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEPP, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un foncier consommable et consumé à une gouvernance alimentaire raisonnée ? Processus d’intégration des espaces agricoles et de l’agriculture dans la cité (Lille, Nord-Pas de Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Villes et campagnes en relations : regards croisés Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rapports de la ville au sol agricole : de la réserve foncière à la réappropriation de l'enjeu nourricier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée d’étude du groupe Sociétés-environnement, Terra mater : les sols nourriciers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Liessies, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du renouvellement des liens de la ville aux terres agricoles dans le nord de la France : trajectoires et débats contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Beyrouth (Liban), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillage territorial et mesure du développement humain : innovations en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diniz A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-brésilien Attilio, « Créativité et innovation comme processus solidaires : Vivre le territoire et faire la ville autrement ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating partnerships between supermarkets and local farmers to feed citizens The case study of the O'Tera stores in the Lille urban area (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pfirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Géographie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, commission de Géographie rurale, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés fonciers et immobiliers à leur gué. L’incorporation des politiques de mobilité dans les stratégies et discours des intermédiaires : les pôles d’échange dans la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ASRDLF, Session S15 « Les politiques foncières à l’épreuve de la régulation des territoires métropolitains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2014, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un foncier agricole &amp;quot;surqualifié&amp;quot; : dessein environnemental et alimentaire dans les métropoles lilloise et nantaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Le foncier agricole, usages, tensions et régulations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles d’échanges d’Armentières et Don Sainghin : quelle résonnance pour les intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPSU Lille Les gares, pôles d’échanges et leurs quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en commun dans le discours et les stratégies des intermédiaires sur les marchés fonciers et immobiliers de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APERAU, May 2013, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville, Aménagement et développement durable. Planifier et habiter la ville Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées franco-libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03164005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental inequalities in a region between metropolis development and reconquest of degraded spaces (Nord-Pas-de Calais – France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV seminảrio a Economia Mineira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Diamentina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de mutualisation à l’heure d’Inspire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et réactivité de 2-azabutadiènes fonctionnalisés. Application en chimie de coordination et organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinghat-Tangou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquot-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium On Modern Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des données historiques sur les sols contaminés en milieu urbain : localisation et réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l’ADEME, « Concilier sites pollués et renouvellement urbain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2008, Paris, France. pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la localisation et la gestion des sites et sols pollués en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gaspéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Geoforum « Savoir penser et partager l’information géographique : les SIG »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lille, France. pp.227-233, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoas.2006.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie des nuisances olfactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurodeur-Biorodeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.220-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances olfactives, la réponse institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helga-Jane Scarwell; Magalie Franchomme, Sep 2004, Lille, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ITTECOP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires au temps de la pandémie/Expérimentations de transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.20682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro anniversaire : 20 ans à la croisée de la durabilité et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Développement durable et territoires, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.21659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364240551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondations : outils de réconciliation et de valorisation, Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion. 2014, Helga-Jane SCARWELL, 2757405985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (T)terre, toujours… Le sol, assurément… Le foncier, évidemment ! In Guizard F. et Rouget N. (ed.), « Terra Mater, nourricière et convoitée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Mater, nourricière et convoitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-302, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita de Cassia Martins de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont; Alexandre Magno Alves Diniz; Ana Maria Melo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France. Approches socio-spatiales croisées dans le Minas GErai et le Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.185-251, 2020, collection « le regard sociologique », 9782757430316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : D’une richesse à l’autre : le foncier de l’activité minière en France et au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane de Oliveira Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise de Castro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pessoa de Castro Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antônio dos Santos Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Oliveira Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-252, 2020, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit nature !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Rouget; Guillaume Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 7-16, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mailles s’emmêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Braz de Oliveira E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magno Alves Diniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le territoire et faire la ville autrement ? Regards croisés franco-brésiliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 27-46, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.363-366, 2014, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation Les fiches outil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Groux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.301-362, 2014, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.17421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groux Annette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divya Leducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Inégalités écologiques, marché foncier et utilisation du sol dans les marges urbaines du sud de la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.117-132, 2010, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des dynamiques foncières, méthodes d'investigation et aide à la définition de stratégies foncières des territoires littoraux de la région Nord-Pas de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Buhot C., Gérard Y., Brulay F. et Choblet C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions foncières sur le littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Benchendikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Delmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Magdalena Baidan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Povoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurielle Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-bd4v-2915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Braz de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lescureux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0642" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.019.0032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ciamala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatyr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knorr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1952" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Al-Janabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TS13PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3472" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sachse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Khorasani Zadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey-Rico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Venkatesan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2019.02.224" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Martins de Souza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo F." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira, D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diniz A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ckagnazaroff I." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502225v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502241v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat-Tangou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2006.2359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane de Oliveira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Castro Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pessoa de Castro Gentil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ant&#244;nio dos Santos Filho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliveira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17421" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15061" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21680" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.48593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Magdalena Baidan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03696609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.201.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03043400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Piantoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Povoas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurielle Renaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-bd4v-2915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03219112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Braz de Oliveira E Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lescureux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.019.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmitt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ciamala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatyr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knorr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2093" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1952" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8192" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chaal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Al-Janabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TS13PS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.3472" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04500626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sachse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Khorasani Zadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chanut-Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey-Rico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Venkatesan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2019.02.224" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03701995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Groux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de Cassia Martins de Souza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo F." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereira, D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diniz A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ckagnazaroff I." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502211v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinghat-Tangou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquot-Rousseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502153v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasperi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.2006.2359" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502175v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501288v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20682" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Flanquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.21659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise de Castro Pereira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pessoa de Castro Gentil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ant&#244;nio dos Santos Filho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane de Oliveira Guimar&#227;es" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Oliveira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103622" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256322v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03256305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17421" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501222v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15061" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>