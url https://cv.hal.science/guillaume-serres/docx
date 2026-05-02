--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -283,831 +283,788 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre : interroger la consensualité d'un agir-percevoir connaissant</w:t>
+                <w:t xml:space="preserve">Analyse didactique d'une séance de simulation : Gérer l’activité simulée tout en anticipant le débriefing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+                <w:t xml:space="preserve">Dieuwertje Bordat-Teeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22-2 (22-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ybm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962842v1</w:t>
+                <w:t xml:space="preserve">hal-05478502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction de l’hybridation en formation infirmière comme révélatrice des conditions du développement des formateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre : interroger la consensualité d'un agir-percevoir connaissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Policard</w:t>
+                <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.87-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011309v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’introduction de l’hybridation en formation infirmière comme révélatrice des conditions du développement des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (52), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.11811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui fait quoi autour du document en Histoire ? Trois études de cas sur le 11 septembre 2001 en classe de première</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.113-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique à l’université et effets de transformation sur les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carine Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dispositifs et activité en éducation, formation, orientation, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.10471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique de l'activité du formateur dans le briefing d'une séance de simulation : la question de la possibilité de l'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieuwertje Bordat-Teeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96 (1), pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.7775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation des étudiant·es en soins infirmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (4), pp.563-592. </w:t>
@@ -1139,1534 +1096,1452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique de l'activité du formateur dans le briefing d'une séance de simulation : la question de la possibilité de l'erreur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le numérique et l’enseignement au temps de la COVID-19 : entre défis et perspectives – Partie 1, 17 (2), pp.9-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474742v1</w:t>
+                <w:t xml:space="preserve">hal-03020690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Entre prouesses et petits arrangements » : des professeurs d’histoire-géographie face au changement de prescription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n2-03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020690v1</w:t>
+                <w:t xml:space="preserve">hal-02381252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre prouesses et petits arrangements » : des professeurs d’histoire-géographie face au changement de prescription.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse du travail pour la formation et en formation de formateurs d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Goigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raisons Educatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Analyse du travail et formation dans les métiers de l’éducation, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381252v1</w:t>
+                <w:t xml:space="preserve">hal-01136409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du travail pour la formation et en formation de formateurs d’enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">La régulation de l’action des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons Educatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 15 (1), pp.66-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.015.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136409v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation de l’action des enseignants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les ressources exploitées par les enseignants d’EPS au cours de leur première année d’expérience professionnelle : Analyse et perspectives pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (4), pp.43-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ta.015.0066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547572v1</w:t>
+                <w:t xml:space="preserve">hal-02130459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources exploitées par les enseignants d’EPS au cours de leur première année d’expérience professionnelle : Analyse et perspectives pour la formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mieux connaitre les trajectoires de formation des enseignants débutants pour mieux les former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (4), pp.43-71</w:t>
+              <w:t xml:space="preserve">L'Éducateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130459v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formateurs d’enseignants. Relever collectivement le défi de la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'activité de l'enseignant d'EPS entre préoccupations et &amp;quot;occupations&amp;quot; : un point de vue développemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Formations, transformations : enjeux et perspectives pour l'éducation, 177, pp.32-36</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.122-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074350v1</w:t>
+                <w:t xml:space="preserve">hal-00980552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaitre les trajectoires de formation des enseignants débutants pour mieux les former</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vinatier, I. (2013). Le travail de l’enseignant. Une approche par la didactique professionnelle. Bruxelles, Belgique. De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Éducateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027642ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980598v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité de l'enseignant d'EPS entre préoccupations et &amp;quot;occupations&amp;quot; : un point de vue développemental</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formateurs d’enseignants. Relever collectivement le défi de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.122-143</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Formations, transformations : enjeux et perspectives pour l'éducation, 177, pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980552v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinatier, I. (2013). Le travail de l’enseignant. Une approche par la didactique professionnelle. Bruxelles, Belgique. De Boeck</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1027642ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03535691v1</w:t>
+                <w:t xml:space="preserve">hal-00871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De l’observation vidéo à l’observation in situ du travail enseignant en milieu difficile : étude des effets sur des professeurs stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871671v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’observation vidéo à l’observation in situ du travail enseignant en milieu difficile : étude des effets sur des professeurs stagiaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'activité de supervision au regard de ses effets sur les trajectoires de formation des professeurs stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (1), pp.105-120</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (1), pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627137v1</w:t>
+                <w:t xml:space="preserve">hal-00871700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'activité de supervision au regard de ses effets sur les trajectoires de formation des professeurs stagiaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Concevoir des dispositifs de formation professionnelle des enseignants à partir de l'analyse de l'activité dans une approche enactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.58-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.1941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871700v1</w:t>
+                <w:t xml:space="preserve">hal-00804003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des dispositifs de formation professionnelle des enseignants à partir de l'analyse de l'activité dans une approche enactive</w:t>
+                <w:t xml:space="preserve">Formation en &amp;quot; analyse des pratiques &amp;quot; : un exemple d'articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.1941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00804003v1</w:t>
+                <w:t xml:space="preserve">hal-00803994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation en &amp;quot; analyse des pratiques &amp;quot; : un exemple d'articulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Modalités de développement de l’activité professionnelle au gré des contextes de classe et de formation : le cas des professeurs stagiaires en Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...88 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 149, pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2676,1216 +2551,1216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting sport officials’ career transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brugneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+                <w:t xml:space="preserve">Nadège Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnaliser la formation : entre expertise et formation des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium " Manuel pour la formation réflexive des enseignants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVIIIèmes Rencontres du REF, Jul 2024, Fribourg (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation du dispositif de formation infirmière et conditions du développement professionnel des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do motivation and participation predict student performance in blended learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computer Supported Education (CSEDU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, À distance, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique de l’histoire aux prises avec la logique des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles références pour les didactiques de l’histoire, de la géographie, de l’éducation à la citoyenneté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au temps chez les enseignants d’histoire et de géographie : Entre prouesses et « petits arrangements »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">condition(s) enseignante(s), conditions pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités des formateurs d'enseignants : quelles fonctions pour quels objectifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire UNESCO "Former les enseignants au XXIe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’entrée dans le métier et perspectives de formation : Une étude à partir des ressources exploitées par les jeunes enseignants d’EPS au cours de leur première année d’expérience professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Adé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e biennale internationale de l’ARIS « Temps, temporalités et intervention en EPS et en sport »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Psychologie et des Sciences de l'Education (FPSE), Université de Genève, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'engagement des enseignants en formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque du Réseau Éducation et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au symposium : &amp;quot; Personnalisation et individualisation des parcours des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la Recherche en Éducation et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Genèse, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévisibilité et imprévisibilité des trajectoires de formation des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau Éducation et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’activité d’apprenant en interaction avec l’espace numérique d’analyse de pratiques « Réfléchir les pratiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roublot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Recherche et Formation « Former des enseignants-professionnels, savoirs et compétences »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3895,111 +3770,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique de l'activité du formateur dans le briefing d'une séance de simulation : la question de la possibilité de l'erreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieuwertje Bordat-Teeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International et Interdisciplinaire La mort, Et si on s’éduquait?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4009,757 +3884,757 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sophie Chiari, Vincent Gérard, Louis Hincker, Marianne Jakobi &amp; Géraldine Rix-Lièvre Abécédaire de la CONNAISSANCE SENSIBLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Meslin</w:t>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Meslin; Marc Daguzon; Bertille Joseph; Réjane Monod-Ansaldi; Michèle Prieur; Alain Trouillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.263-284, 2022, 9782383770534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des défis à relever pour une alternance réellement intégrative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Magendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Escalié; Elisabeth Magendie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’alternance intégrative pour la formation des enseignants : tensions, enjeux et défis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.27-36, 2019, 979-10-300-0706-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pub.46370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité des formateurs d’enseignants en tension pour lier travail et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants au XXIe siècle. Professionnalité des enseignants et de leurs formateurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2016, 978-2-8073-0179-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à devenir formateur d’enseignants : vers une nouvelle professionnalité. Valérie Lussi-Borer et Luc Ria. Apprendre à enseigner, Presses universitaires de France, pp.209-220, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à enseigner. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus de formation professionnelle et conception de dispositifs pour la formation des enseignants débutants et de leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le stage en enseignement déraille. Regards pluriels sur une réalité trop souvent occultée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.89-101, 2013, 9782760537279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire les dynamiques d'engagement des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité professionnelle en éducation physique. Parcours des stagiaires et enseignants novices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.189-198, 2012, Recherches en formation des enseignants et en didactique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4769,338 +4644,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactic analysis of the trainer's activity during a simulation session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieuwertje Bordat-Teeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585930v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le développement professionnel d'enseignants porteurs d'innovation pédagogique dans une université française : Y-a-t-il eu transformation ? (Working Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340951v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement professionnel d'enseignants porteurs d'innovation pédagogique dans une université française : Y-a-t-il eu transformation ? (Working Paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340902v1</w:t>
+                <w:t xml:space="preserve">hal-03340951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5118,51 +4993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la construction de l'expérience professionnelle au gré des diverses situations de formation initiale des enseignants du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5279,51 +5154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF3458D0"/>
+    <w:nsid w:val="DB109FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5510,51 +5385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/article131.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962842v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Bordat-Teeuwen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027642ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04522495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meslin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magendie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.46370" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/article131.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05478502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Bordat-Teeuwen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027642ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04522495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magendie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.46370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585930v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>