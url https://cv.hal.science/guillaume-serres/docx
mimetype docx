--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -871,295 +871,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique de l'activité du formateur dans le briefing d'une séance de simulation : la question de la possibilité de l'erreur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dieuwertje Bordat-Teeuwen</w:t>
+                <w:t xml:space="preserve">La motivation des étudiant·es en soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.7775⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.563-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.14930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475143v1</w:t>
+                <w:t xml:space="preserve">hal-03540761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motivation des étudiant·es en soins infirmiers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Policard</w:t>
+                <w:t xml:space="preserve">Analyse didactique de l'activité du formateur dans le briefing d'une séance de simulation : la question de la possibilité de l'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieuwertje Bordat-Teeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (4), pp.563-592. </w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (1), pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.14930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.7775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540761v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité d’un dispositif d’enseignement hybride en fonction des caractéristiques des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,255 +4727,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement professionnel d'enseignants porteurs d'innovation pédagogique dans une université française : Y-a-t-il eu transformation ? (Working Paper)</w:t>
+                <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roblès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340902v1</w:t>
+                <w:t xml:space="preserve">hal-03340951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apprentissages professionnels d'enseignants porteurs de projet pédagogique à l'université (Working paper)</w:t>
+                <w:t xml:space="preserve">Le développement professionnel d'enseignants porteurs d'innovation pédagogique dans une université française : Y-a-t-il eu transformation ? (Working Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340951v1</w:t>
+                <w:t xml:space="preserve">hal-03340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5154,51 +5154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB109FD5"/>
+    <w:nsid w:val="226A01E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5385,51 +5385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/article131.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05478502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Bordat-Teeuwen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027642ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04522495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magendie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.46370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585930v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://acte.univ-bpclermont.fr/article131.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05478502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Bordat-Teeuwen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Neuville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Paulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.12057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03609900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10471" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.7775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n2-03" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.2005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547572v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saujat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027642ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brugneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207573v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04522495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meslin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magendie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.46370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980531v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585930v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robl&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03340902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00528371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>