--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -212,199 +212,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d'un métier : enseigner la danse</w:t>
+                <w:t xml:space="preserve">La Marche dans les arts du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glon</w:t>
+                <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deuxième Époque, 2024, 978-2-37769-118-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094935v1</w:t>
+                <w:t xml:space="preserve">hal-04547664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Marche dans les arts du spectacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche d'un métier : enseigner la danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delattre-Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association des chercheurs en danse, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Diaz</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/12n0f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547664v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser en 68. Perspectives internationales</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marche va-t-elle de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,64 +2645,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire des maîtresses de ballet et enseignantes en danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delattre-Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseult Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marches et des routes / Démarches et déroutes. De la marche dans les arts du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque organisé dans le cadre de la résidence « Déroutes chorégraphiques avec Mathilde Monnier » (organisée du 27 janvier au 20 mai 2020). Strasbourg, MISHA, du 19 au 21 octobre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4982,191 +4982,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Danser en Mai 68</w:t>
+                <w:t xml:space="preserve">Le Manifeste en danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, Micadanses (Studio May B), 24 octobre 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Manifeste artistique : un genre collectif à l’ère de la singularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047761v1</w:t>
+                <w:t xml:space="preserve">hal-02934035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Manifeste en danse</w:t>
+                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Danser en Mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manifeste artistique : un genre collectif à l’ère de la singularité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, Micadanses (Studio May B), 24 octobre 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934035v1</w:t>
+                <w:t xml:space="preserve">hal-03047761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Groupement professionnel des chorégraphes du Syndicat national des auteurs et compositeurs (SNAC), 1962-1984</w:t>
               </w:r>
@@ -5380,51 +5380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7877C584"/>
+    <w:nsid w:val="2064D6C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5611,51 +5611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sintes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1734-2897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185468063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05094935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delattre-Destemberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04071046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://micadanses.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palazzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.2246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Keuten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1758" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Bini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sintes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1734-2897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185468063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05094935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delattre-Destemberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04071046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://micadanses.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palazzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.2246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Keuten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1758" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Bini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>