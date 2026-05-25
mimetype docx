--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -601,206 +601,206 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser en Mai 68. Premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Micadanses/Université Paris 8, 160 p., 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micadanses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071046v1</w:t>
+                <w:t xml:space="preserve">hal-02951772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser en Mai 68. Premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Micadanses/Université Paris 8, 160 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micadanses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02951772v1</w:t>
+                <w:t xml:space="preserve">hal-04071046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -812,200 +812,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et transmission des œuvres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires de l’œuvre en danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Palazzolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 7, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/danse.2246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081531v1</w:t>
+                <w:t xml:space="preserve">hal-03008727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires de l’œuvre en danse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoire et transmission des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Palazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Palazzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 7, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/danse.2246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03008727v1</w:t>
+                <w:t xml:space="preserve">hal-04081531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1675,51 +1675,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micadanses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micadanses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8-12, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,51 +1904,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danser en Mai 68. Premiers éléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micadanses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96-123, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4585,355 +4585,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes au travail, gestes de métier. Retour sur Aujourd’hui à deux mains, une proposition de Pascale Houbin</w:t>
+                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Les Circulations chorégraphiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps au travail. Gestes laborieux, gestes artistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, Théâtre de la Cité internationale (La Resserre), 6 décembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918637v1</w:t>
+                <w:t xml:space="preserve">hal-03045261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Les Circulations chorégraphiques en France</w:t>
+                <w:t xml:space="preserve">Serge Lifar et le cinéma : pour une filmothèque de la danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, Théâtre de la Cité internationale (La Resserre), 6 décembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Corps et l’image : danse, iconographie et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Pantin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045261v1</w:t>
+                <w:t xml:space="preserve">hal-02934040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lifar et le cinéma : pour une filmothèque de la danse</w:t>
+                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Les Corporéités dansantes en France. À partir de l’expérience des danseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corps et l’image : danse, iconographie et cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Pantin, France</w:t>
+              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, BnF (Salle des commissions, site Richelieu), 13 avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934040v1</w:t>
+                <w:t xml:space="preserve">hal-03045263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Les Corporéités dansantes en France. À partir de l’expérience des danseurs</w:t>
+                <w:t xml:space="preserve">Gestes au travail, gestes de métier. Retour sur Aujourd’hui à deux mains, une proposition de Pascale Houbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, BnF (Salle des commissions, site Richelieu), 13 avril 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Corps au travail. Gestes laborieux, gestes artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045263v1</w:t>
+                <w:t xml:space="preserve">hal-02918637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Travaux du groupement professionnel des chorégraphes du Syndicat national des auteurs et compositeurs</w:t>
               </w:r>
@@ -4982,260 +4982,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Manifeste en danse</w:t>
+                <w:t xml:space="preserve">Le Groupement professionnel des chorégraphes du Syndicat national des auteurs et compositeurs (SNAC), 1962-1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manifeste artistique : un genre collectif à l’ère de la singularité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Oubliés de l’histoire de la danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Pantin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934035v1</w:t>
+                <w:t xml:space="preserve">hal-02934028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Danser en Mai 68</w:t>
+                <w:t xml:space="preserve">Le Manifeste en danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, Micadanses (Studio May B), 24 octobre 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Manifeste artistique : un genre collectif à l’ère de la singularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047761v1</w:t>
+                <w:t xml:space="preserve">hal-02934035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Groupement professionnel des chorégraphes du Syndicat national des auteurs et compositeurs (SNAC), 1962-1984</w:t>
+                <w:t xml:space="preserve">Relire les années 1970 en danse en France / Danser en Mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Oubliés de l’histoire de la danse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Pantin, France</w:t>
+              <w:t xml:space="preserve">Relire les années 1970 en danse en France. Paris, Micadanses (Studio May B), 24 octobre 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934028v1</w:t>
+                <w:t xml:space="preserve">hal-03047761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme et droit d’auteur du chorégraphe</w:t>
               </w:r>
@@ -5380,51 +5380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2064D6C1"/>
+    <w:nsid w:val="6107AF18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5611,51 +5611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sintes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1734-2897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185468063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05094935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delattre-Destemberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04071046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://micadanses.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palazzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.2246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Keuten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1758" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Bini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-sintes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1734-2897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185468063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05094935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delattre-Destemberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n0f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://micadanses.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04071046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palazzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.2246" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922248v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.2185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Keuten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.1758" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseult Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain-Thomas Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05371821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Bini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Renard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>