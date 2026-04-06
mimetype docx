--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -259,291 +259,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
+                <w:t xml:space="preserve">Contrasted impacts of weather conditions in species sensitive to both survival and fecundity: A montane bird case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Couturier</w:t>
+                <w:t xml:space="preserve">Coline Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+                <w:t xml:space="preserve">Ariane Bernard‐Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillelme Astruc</w:t>
+                <w:t xml:space="preserve">Charlotte Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blanck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.e3932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125409v1</w:t>
+                <w:t xml:space="preserve">hal-04213331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted impacts of weather conditions in species sensitive to both survival and fecundity: A montane bird case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillelme Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (2), pp.e3932. </w:t>
+              <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.3932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213331v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing spatiotemporal variation in abundance: A flexible framework accounting for sampling bias with an application to common pochard ( Aythya ferina )</w:t>
               </w:r>
@@ -791,274 +791,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropic and natural factors drive variation of survival in the red-legged partridge in southern France</w:t>
+                <w:t xml:space="preserve">Identifying drivers of breeding success in a long-distance migrant using structural equation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Jakob</w:t>
+                <w:t xml:space="preserve">Rien E van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ponce</w:t>
+                <w:t xml:space="preserve">Michael Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/wlb.00438⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (1), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.04247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621846v1</w:t>
+                <w:t xml:space="preserve">hal-04213384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying drivers of breeding success in a long-distance migrant using structural equation modelling</w:t>
+                <w:t xml:space="preserve">Anthropic and natural factors drive variation of survival in the red-legged partridge in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rien E van Wijk</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schaub</w:t>
+                <w:t xml:space="preserve">Christiane Jakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Bauer</w:t>
+                <w:t xml:space="preserve">Françoise Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127 (1), pp.125-133. </w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.04247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213384v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of released captive-bred Mallards to the dynamics of natural populations</w:t>
               </w:r>
@@ -1328,51 +1328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Rates of Hunting and Survival in Declining European Lapwing Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (9), pp.e0163850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2650,51 +2650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0653FE76"/>
+    <w:nsid w:val="AFD44374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2881,51 +2881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-souchay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0214-9362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-3486-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05056485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100640" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard&#8208;Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Perrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jakob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ponce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien E van Wijk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Bauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04247" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mondain-Monval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHST57K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04211217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.879" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53W850F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1277.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-00628-090101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2613-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VB3T5N7Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P Grentzmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dachevosky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04819680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnauduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Aebischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Blanco-Aguiar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Meriggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96341-5_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-souchay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0214-9362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-3486-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05056485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100640" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard&#8208;Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien E van Wijk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Bauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jakob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ponce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00438" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mondain-Monval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHST57K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04211217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.879" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53W850F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1277.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-00628-090101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2613-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VB3T5N7Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P Grentzmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dachevosky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04819680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnauduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Aebischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Blanco-Aguiar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Meriggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96341-5_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>