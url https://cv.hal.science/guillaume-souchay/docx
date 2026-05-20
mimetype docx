--- v1 (2026-04-06)
+++ v2 (2026-05-20)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0214-9362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=mFKm9kAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">J-3486-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,1714 +194,1714 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into detection process to solve sampling and abundance issues in a cryptic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted impacts of weather conditions in species sensitive to both survival and fecundity: A montane bird case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bernard‐Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (2), pp.e3932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillelme Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Solutions and Evidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing spatiotemporal variation in abundance: A flexible framework accounting for sampling bias with an application to common pochard ( Aythya ferina )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.8835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When survival matters: is decreasing survival underlying the decline of common pochard in western Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/wlb.00682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying drivers of breeding success in a long-distance migrant using structural equation modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rien E van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127 (1), pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.04247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropic and natural factors drive variation of survival in the red-legged partridge in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Jakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/wlb.00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of released captive-bred Mallards to the dynamics of natural populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mondain-Monval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornis Fennica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of survival and contribution of captive-bred Mallards Anas platyrhynchos to a wild population in a large-scale release programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Inchausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158 (2), pp.343-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ibi.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Rates of Hunting and Survival in Declining European Lapwing Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (9), pp.e0163850. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0163850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of difference in survival between two distant breeding sites of greater snow geese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79 (4), pp.570-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jwmg.879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To breed or not: A novel approach to estimate breeding propensity and potential trade-offs in an Arctic-nesting species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (10), pp.2745-2756. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-1277.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in band reporting rate and implications for kill rate in greater snow geese | Variations du taux de retour de bagues et répercussions sur le taux de récolte chez la grande oie des neiges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Conservation and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ACE-00628-090101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variation of juvenile survival in a long-lived species: The role of parasites and body condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 173 (1), pp.151-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-013-2613-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1890,150 +1911,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declining breeding success of the European hare in French farmland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona P Grentzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Lagomorph Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office Français de la Biodiversité; Université Paris Sorbonne; World Lagomorph Society, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2043,366 +2064,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different cause-specific mortality rate but similar juvenile survival in two populations of European hares in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Dachevosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Lagomorph Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where did the leverets go? A study to identify potential causes of loss and impact on the functioning of farmland ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Holé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Lagomorh Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Hare Network : a tool to study European hare populations dynamics on a large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arnauduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Union of Game Biologist Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2412,177 +2433,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red-Legged Partridge Monitoring and Population Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Aebischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Blanco-Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Meriggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of the Red-legged Partridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Springer International Publishing, pp.249-273, 2022, Wildlife Research Monographs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96341-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2650,51 +2671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFD44374"/>
+    <w:nsid w:val="9138CD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2881,51 +2902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-souchay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0214-9362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-3486-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05056485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100640" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard&#8208;Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Perrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien E van Wijk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Bauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jakob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ponce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00438" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mondain-Monval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHST57K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04211217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.879" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53W850F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1277.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-00628-090101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2613-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VB3T5N7Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P Grentzmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dachevosky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04819680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnauduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Aebischer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Blanco-Aguiar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Meriggi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96341-5_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-souchay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0214-9362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mFKm9kAAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/J-3486-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05056485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100640" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard&#8208;Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rien E van Wijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schaub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Bauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jakob" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ponce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mondain-Monval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHST57K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04211217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.879" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53W850F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1277.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ACE-00628-090101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2613-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VB3T5N7Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona P Grentzmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hole" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dachevosky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05093761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hol&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04819680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnauduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04490052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Aebischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Blanco-Aguiar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Meriggi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96341-5_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>