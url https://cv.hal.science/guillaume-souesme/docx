--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -587,295 +587,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety symptoms and disorders in the first year after sustaining mild traumatic brain injury.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and facilitators linked to discharge destination following inpatient rehabilitation after traumatic brain injury in older adults: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamontagne</w:t>
+                <w:t xml:space="preserve">Manon Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Belleville</w:t>
+                <w:t xml:space="preserve">Éric Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Beaulieu-Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+                <w:t xml:space="preserve">Paule Terreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Savard</w:t>
+                <w:t xml:space="preserve">Geneviève Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (1), pp.90-99. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (17), pp.4738-4749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/rep0000422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.1919212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546961v1</w:t>
+                <w:t xml:space="preserve">hal-04546945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators linked to discharge destination following inpatient rehabilitation after traumatic brain injury in older adults: A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anxiety symptoms and disorders in the first year after sustaining mild traumatic brain injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Beaulieu-Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Fournier</w:t>
+                <w:t xml:space="preserve">Josée Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (17), pp.4738-4749. </w:t>
+              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (1), pp.90-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.1919212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/rep0000422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546945v1</w:t>
+                <w:t xml:space="preserve">hal-04546961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of street clothes among caregivers on residents with dementia in special care units: The STRECLO study</w:t>
               </w:r>
@@ -1008,90 +1008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Returning home after inpatient rehabilitation for geriatric traumatic brain injury: Facilitators and barriers identified by patients, family members, and healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Terreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (11), pp.e47-e48</w:t>
@@ -1205,252 +1205,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is an autonomy supportive environment in geriatric care services for healthcare professionals?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alayrangues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Care &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2165-7386-C1-011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.337-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434468v1</w:t>
+                <w:t xml:space="preserve">hal-02434448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpenoid-based preparations in beehives affect learning, memory, and gene expression in the bee brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is an autonomy supportive environment in geriatric care services for healthcare professionals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Souesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (2), pp.337-345. </w:t>
+              <w:t xml:space="preserve">Journal of Palliative Care &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.3527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2165-7386-C1-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434448v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived autonomy support, psychological needs satisfaction, depressive symptoms and apathy in French hospitalized older people</w:t>
               </w:r>
@@ -2178,329 +2178,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a shared decision-making tool regarding returning home after rehabilitation for a traumatic brain injury in older adults</w:t>
+                <w:t xml:space="preserve">Autonomy support, basic needs, motivation and emotional consequences in older patients : role of causality orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychological Applications Conference and Trends 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Portugal</w:t>
+              <w:t xml:space="preserve">VIIe International Conference on Self-Determination Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526041v1</w:t>
+                <w:t xml:space="preserve">hal-04523480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy support, basic needs, motivation and emotional consequences in older patients : role of causality orientations</w:t>
+                <w:t xml:space="preserve">Towards a shared decision-making tool regarding returning home after rehabilitation for a traumatic brain injury in older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Terreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fournier St-Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe International Conference on Self-Determination Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">International Psychological Applications Conference and Trends 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual conference, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523480v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des personnes âgées ayant subi un TCC à l’heure du retour à domicile : freins et leviers identifiés par les usagers, proches et intervenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Terreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fournier St-Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific day REPAR-INTER 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Sherbrooke, Canada</w:t>
@@ -2997,90 +2997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Returning home after inpatient rehabilitation for geriatric traumatic brain injury: Facilitators and barriers identified by patients, family caregivers, and healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Terreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fournier St-Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">97th American Congress of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Atlanta (GA), United States</w:t>
@@ -3249,90 +3249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des personnes âgées ayant subi un TCC à l’heure du retour à domicile : freins et leviers identifiés par les usagers, proches et intervenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Terreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific day repar-inter 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -3661,51 +3661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ethier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Sirois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.02.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546961v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Belleville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beaulieu-Bonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Savard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000422" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Terreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.1919212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opn.12221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7386-C1-011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1TPWKH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier St-Amand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insciencepress.org/wp-content/uploads/2018/09/Psychological-Applications-and-Trends-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ethier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Sirois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.02.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Terreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.1919212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beaulieu-Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Savard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opn.12221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7386-C1-011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1TPWKH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier St-Amand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insciencepress.org/wp-content/uploads/2018/09/Psychological-Applications-and-Trends-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>