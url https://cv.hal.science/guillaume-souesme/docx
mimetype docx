--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -194,78 +194,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca da Rocha Grangeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 32, pp.701-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jmo.2025.10055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295689v1</w:t>
+                <w:t xml:space="preserve">hal-05295689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Work Passion on Job Performance and Turnover Intentions: The Mediating Role of Job Satisfaction</w:t>
               </w:r>
@@ -855,329 +855,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of street clothes among caregivers on residents with dementia in special care units: The STRECLO study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Returning home after inpatient rehabilitation for geriatric traumatic brain injury: Facilitators and barriers identified by patients, family members, and healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Terreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (11), pp.e47-e48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118530v1</w:t>
+                <w:t xml:space="preserve">hal-04546930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Returning home after inpatient rehabilitation for geriatric traumatic brain injury: Facilitators and barriers identified by patients, family members, and healthcare professionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of street clothes among caregivers on residents with dementia in special care units: The STRECLO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Éric Gagnon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9-10), pp.1723-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocn.15210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546930v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is an autonomy supportive environment in geriatric care units? Focus group interviews with healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Older People Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.e12221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1358,51 +1358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is an autonomy supportive environment in geriatric care services for healthcare professionals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Palliative Care &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (5), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1462,51 +1462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2210,51 +2210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe International Conference on Self-Determination Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2611,51 +2611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare professionals and patients about an autonomy supportive environment in French geriatric care services: What they say?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychological Applications Conference and Trends (InPACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13éme Journée scientifique des jeunes chercheurs en psychologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2788,51 +2788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is an autonomy supportive environment in geriatric care services for healthcare professionals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe International Conference Geriatrics Gerontology and Palliative Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3135,51 +3135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinent Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Self-Determination Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3406,51 +3406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare professionals and patients about an autonomy supportive environment in French geriatric care services: What they say?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InScience Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological applications and trends 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3661,51 +3661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ethier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Sirois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.02.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Terreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.1919212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beaulieu-Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Savard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opn.12221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7386-C1-011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1TPWKH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier St-Amand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insciencepress.org/wp-content/uploads/2018/09/Psychological-Applications-and-Trends-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295689v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Noble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca da Rocha Grangeiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2025.10055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin Bonnaventure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01939459251374179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ethier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Sirois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2024.02.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Terreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.1919212" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Belleville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beaulieu-Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Savard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000422" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giraudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15210" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/opn.12221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alayrangues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hotier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Massou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Renom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3527" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7386-C1-011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2016.03.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1TPWKH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Halgand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Trotier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pivry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Maintenant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rizza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier St-Amand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03454905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insciencepress.org/wp-content/uploads/2018/09/Psychological-Applications-and-Trends-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>