--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SOULEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7427-1346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059353651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7627698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037292378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en études cinématographiques & audiovisuelles et en communication à la Sorbonne Nouvelle-Paris3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent principalement sur l’activité interprétative des spectateurs du cinéma et de l’audiovisuel via la construction d’un modèle : la “délibération des images“. A travers l’étude de la mise en scène (ou dispositif) et de l’analyse des réactions argumentées des spectateurs, on observe comment les images et les sons proposent des positions, des points de vue, des choix (et pas seulement un récit ou un parcours plastique) à travers le jeu des formes audiovisuelles, et comment les spectateurs discutent eux-mêmes avec les images et les sons, c’est-à-dire comment ils produisent les formes en même temps qu’ils délibèrent avec les films et les documents audiovisuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette perspective a d’abord consisté à identifier une dimension rhétorique et argumentative dans la lecture des images et des sons, avant d’élargir cette capacité délibérative à d’autres dimensions (la discussion des conventions et la discussion du simulacre audiovisuel). Principales publications sur la délibération : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle. Rhétorique, cinéma, télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF, 2011) et “La délibération des images, vers une nouvelle pragmatique de l’audiovisuel” (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les domaines d’application ou de mise à l’épreuve de cette démarche sont : les formes discursives au cinéma, la question documentaire et web-documentaire (le clic comme engagement-positionnement), les séries télévisées (hypothèse d’une matrice sérielle par opposition à la structure sérielle), l’expérimentation audiovisuelle (travaux et livre en cours sur Le Service de la Recherche de l’ORTF, 1960-1974), les questions de morphologie des médias (à travers l’intermédialité et la généalogie des médias).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En lien avec ces travaux, Guillaume Soulez est responsable du groupe Renaissance de la télévision depuis 2004, du programme international Littérature et cinéma / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and Literature International Colloquium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec NYU (L. Cortade), et Paris 7 (CERILAC), depuis 2018, et du projet Labex ICCAV </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Bastien Louessard) depuis 2020. Il a codirigé le projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de recherche, pédagogie et création autour du webdocumentaire historique, avec Laurent Véray (projet IRCAV soutenu par le Labex ICCA et le réseau UDPN, partenariat avec l’Education Nationale. Soutiens et collaborations : Ministère de la Défense (ECPAD, SHD, Mission Centenaire, La Poste, BDIC et la BNF), de 2012 à 2016. Il a co-animé le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-séries. Culture, mise en scène et récit sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (projet de l’Association française des chercheurs en cinéma et audiovisuel – Afeccav) avec Raphaëlle Moine (trois saisons : 2012/13, 2013/14, 2014/15), ainsi que le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’interprétation, interprétations de l’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Laurent Jullier (2017/18 et 2018/19).Ancien directeur du Département Cinéma et Audiovisuel (2014-2016) puis de l’IRCAV (Institut de Recherche sur le Cinéma et l'Audiovisuel, 2016-2021) à la Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Machined Human and the Digital Unconscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.158. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/arts14060158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l'IMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux du possible, lieux du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision expérimentale et télévision expérimentée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u4h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASADO Y PRESENTE DE LOS MUNDOS VIRTUALES. ILUSIÓN E INMERSIÓN EN EL CINE DE LOS ORÍGENES introducción ARQUEOLOGÍA DE LO VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.141-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de faire sens: Usage, délibération, interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.97-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11szz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout se tient !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’audiovisuel numérique : vers une nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Théories de l'adaptation, 22 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et densité de l'intervalle sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089609ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage décanté. Le Mystère Koumiko (Chris Marker, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.161-180. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11102-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genette, contre-enquête : Pragmatique, formes et diachronie de la « voix narrative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gérard Genette, théoricien de la communication ?, 202, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif, médium, média. Pour une analyse scalaire du « cinéma éclaté » avec Pierre Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes pour l'histoire du regard ?&amp;quot;, in Le cinéma face aux histoires du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.113-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot;Le cinéma éclaté. Formes et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et Transmédia : le croisement des disciplines de SHS, 2017 (10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l’envoyeur. Public et format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.57--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « cinéma éclaté » au « levain des médias : rapports de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le levain des médias. Forme, format, média, 2015 (39), pp.239-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrégats délibératifs : et s’il n’y avait pas de « communauté » d’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Théorème, 13, pp. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art déformé ou l'art des formats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le documentaire : un genre multiforme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération des images. Vers une nouvelle pragmatique du cinéma et de l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.3-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formatos televisivos y recepcion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deSignis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los formatos de la television, 2005 (7-8), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les sciences de l'information et de la communication. Savoirs et pouvoirs, 2004 (38), pp.89 - 95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NOUS SOMMES LE PUBLIC » Apports de la rhétorique à l'analyse des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures du public, 2004 (4), pp.113-141. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.126.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation inachevée : limites, non frontières de la télé-réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La télé-réalité : un débat mondial, Hors-série numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de la parole de Pierre Schaeffer : de la radio à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Télévision et radio : états de la parole, 7, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/memor.2003.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos, énonciation, média. Sémiotique de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.175-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v18i18.48263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALCOVE ET LA COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcôve et la couette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La presse magazine, 19 (105), 101-129 pp. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiques : récit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, 33-38 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, cadrer : de la parole au cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Penser, cadrer : le projet du cadre, 12-13, pp.237-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme aux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La télévision au miroir, 9, pp.160-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique délibérative des images et des sons. L'exemple de l'archive vivante dans Reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retorica del Visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle (AISV-IASV), Apr 2010, Venise, Italie. pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique : la sémiologie et son double. De Barthes à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiologie 2003 - De la diversité à l’unité du domaine : Théories, Méthodes et Objets -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynalang - Laboratoire de linguistique de l'Université Paris 5-Descartes, Nov 2003, Paris, France. pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique comme lien entre les théories. L'exemple de la « crédibilité » des journalistes de radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès national des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jan 2001, Paris, France. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Èthos de Rupture. De Diogène à Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263p., 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma éclaté. Formes et théorie. Revue Cinemas (Montréa), Volume 29, numéro 1, automne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Soulez. 29 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le levain des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Kitsopanidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015 (39), 2015, MEI, Bernard Darras, 978-2-343-03691-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. , 2011, Lignes d'Art, Anne Sauvagnargues et Fabienne Brugère, 978-2-13-058954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité : densités et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afeccav. 2011 (3), 2011, Mise Au Point, 2261-9623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons d'aimer... les séries télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Maigret; Guillaume Soulez. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA &amp; Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série numéro 3, 2007, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal, le désir de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séguier - Atlantica, 2006, collection Carré ciné, 2840494728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, la quête d'un espace médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA, 12, 2004, MédiaMorphoses, ISSN 1626-1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et radio : états de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, 7, 2003, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télé-réalité : un débat mondial - introduction : Des vertus du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, Hors-série numéro 1, 2003, 2130537006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, cadrer : le projet du cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 12-13, 1999, Champs Visuels, B. Péquignot, B-J. Benghozi, J-P Esquenazi, 2-7384-7921-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte deux fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart, Sébastien Appiotti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain. Faire dialoguer les méthodes de recherche sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-250, 2025, collection Extensions sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Grivellaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de Pierre Schaeffer (2e édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-212, 2024, 978-2-37896-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service de la Recherche de l’ORTF et la Biennale : faux raccords et vraies corrélations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitza Dulgerova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biennale internationale des jeunes artistes. Paris (1959-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-392-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'èthos... à la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethos de rupture, de Diogène à Trump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-52, 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le champ expérimental. Corrélations entre expérimentation et animation au sein du Service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles : Le Service de la Recherche de la télévision française et le cinéma d'animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86938-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle avant Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Met. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Malle dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des genres à l'ère des formats. Déplacements des objets et des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-. Répétition et reproduction dans les arts et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.129-149, 2021, 978-88-6976-245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DELIBERAÇÃO DAS IMAGENS: POR UMA NOVA PRAGMÁTICA DO CINEMA E DO AUDIOVISUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Marcia Magalhaes Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PENSAR O VER. Perspectivas estéticas e possibilidades formadoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Mercado de Letras, pp.131-182, 2021, 6586089670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la lecture. Reading and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'espace avec la littérature et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2021, 9781433176289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme et sensorialité. Le rôle de la culture visuelle dans les relations entre littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2021, ‎ 978-1433176272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’une mélancolie sérielle. Figement/dé-figement : culture visuelle et matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Fabien Boully (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles en série. Les séries télé en quête de singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle before Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cinema of Louis Malle: Transatlantic Auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, pp.19-33, 2018, ‎ 978-0231188715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. De l'enfant au chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Hatchuel &amp; Marie Pruvost-Delaspre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldorak. L'aventure continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.9-14, 2018, 978-2-86906-668-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the 'red surburb' ? Hervé Le Roux's Reprise as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phlippe Met &amp; Derek Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening The Paris Surburbs. From the SIlent Era to the 1990s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.202-212, 2018, 978 1526 1 0685 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media, Internet, and Audience. The case of interactive documentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectators ? Between the cinema and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertz &amp; Fischer, pp.151-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-concerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Filigrane, 978-2752102218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving between Screens : Television and Cinema in France, 1990-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moine, H. Radner, A. Fox &amp; M. Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, pp.96-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau, élan, film. LeRouge et le Noir de Claude Autant-Lara (1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rouge et le Noir de Stendhal. Lectures critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant la mise en scène : François Mauriac critique de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.287-317, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif du sujet. Du « cinéma direct» à Internet : le documentaire à l’épreuve de la brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves audiovisuelles : des interludes aux productions web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries françaises face à une crise du &amp;quot;réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles une comparaison France Chili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 80-92, 2013, 978-2-336-29193-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions françaises face à une crise de «réalisme»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Amigo ; G. Lochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles. Une comparaison France-Chili,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.79-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite de MéphistoMéliès ou les degrés de l'imagination dans Faust (Murnau, 1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup Bourget; Jacqueline Nacache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinématismes. La littérature aux prismes du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions - Les Essentiels d'Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algeria tra dialogo e montaggio. Retorica di Muriel (1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cayrol, Dalla Notte e Dalla Nebbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaplan, 2010, 9788889908488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format et dispositif. Nouvelles règles du jeu esthétique en régime industriel des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, François Jost, Jean-Luc Liout &amp; Guillaume Soulez (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.253-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur et son ombre, et l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Amiel, Jacqueline Nacache, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma. Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-55, 2007, 9782753526884. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'orgue, ou la direction de lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Waltenberg. Roman d'Hédi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Act mem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-253, 2007, 2355130000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choc en retour. Les téléspectateurs et le 11 Septembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dayan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terreur spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, 2804143287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole captée, parole capturée : de Pierre Schaeffer aux années 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années 70. La télévision en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre regard(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Robic-Diaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet genre&amp;quot;. Pratique et critique de la notion de genre au Service de la Recherche (1960-74).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma français face au genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma (AFRHC), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire téléspectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télé au logis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-212, 2002, 2-913610-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la guerre... nous regarde. Ou la mort de Vénus.&amp;quot; (sur Pourquoi la Guerre, Amos Gitai, 2024), revue Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo conduttore/film conduttore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roberto Rossellini : Psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur de temps' : le journalisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et 'cinéma éclaté'. Tout est dans le Cloud, radio CISM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-296-96750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SOULEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7427-1346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059353651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7627698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037292378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en études cinématographiques & audiovisuelles et en communication à la Sorbonne Nouvelle-Paris3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent principalement sur l’activité interprétative des spectateurs du cinéma et de l’audiovisuel via la construction d’un modèle : la “délibération des images“. A travers l’étude de la mise en scène (ou dispositif) et de l’analyse des réactions argumentées des spectateurs, on observe comment les images et les sons proposent des positions, des points de vue, des choix (et pas seulement un récit ou un parcours plastique) à travers le jeu des formes audiovisuelles, et comment les spectateurs discutent eux-mêmes avec les images et les sons, c’est-à-dire comment ils produisent les formes en même temps qu’ils délibèrent avec les films et les documents audiovisuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette perspective a d’abord consisté à identifier une dimension rhétorique et argumentative dans la lecture des images et des sons, avant d’élargir cette capacité délibérative à d’autres dimensions (la discussion des conventions et la discussion du simulacre audiovisuel). Principales publications sur la délibération : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle. Rhétorique, cinéma, télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF, 2011) et “La délibération des images, vers une nouvelle pragmatique de l’audiovisuel” (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les domaines d’application ou de mise à l’épreuve de cette démarche sont : les formes discursives au cinéma, la question documentaire et web-documentaire (le clic comme engagement-positionnement), les séries télévisées (hypothèse d’une matrice sérielle par opposition à la structure sérielle), l’expérimentation audiovisuelle (travaux et livre en cours sur Le Service de la Recherche de l’ORTF, 1960-1974), les questions de morphologie des médias (à travers l’intermédialité et la généalogie des médias).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En lien avec ces travaux, Guillaume Soulez est responsable du groupe Renaissance de la télévision depuis 2004, du programme international Littérature et cinéma / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and Literature International Colloquium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec NYU (L. Cortade), et Paris 7 (CERILAC), depuis 2018, et du projet Labex ICCAV </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Bastien Louessard) depuis 2020. Il a codirigé le projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de recherche, pédagogie et création autour du webdocumentaire historique, avec Laurent Véray (projet IRCAV soutenu par le Labex ICCA et le réseau UDPN, partenariat avec l’Education Nationale. Soutiens et collaborations : Ministère de la Défense (ECPAD, SHD, Mission Centenaire, La Poste, BDIC et la BNF), de 2012 à 2016. Il a co-animé le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-séries. Culture, mise en scène et récit sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (projet de l’Association française des chercheurs en cinéma et audiovisuel – Afeccav) avec Raphaëlle Moine (trois saisons : 2012/13, 2013/14, 2014/15), ainsi que le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’interprétation, interprétations de l’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Laurent Jullier (2017/18 et 2018/19).Ancien directeur du Département Cinéma et Audiovisuel (2014-2016) puis de l’IRCAV (Institut de Recherche sur le Cinéma et l'Audiovisuel, 2016-2021) à la Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l'IMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux du possible, lieux du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Machined Human and the Digital Unconscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/arts14060158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision expérimentale et télévision expérimentée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u4h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASADO Y PRESENTE DE LOS MUNDOS VIRTUALES. ILUSIÓN E INMERSIÓN EN EL CINE DE LOS ORÍGENES introducción ARQUEOLOGÍA DE LO VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.141-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de faire sens: Usage, délibération, interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.97-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11szz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout se tient !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’audiovisuel numérique : vers une nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et densité de l'intervalle sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089609ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage décanté. Le Mystère Koumiko (Chris Marker, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.161-180. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11102-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Théories de l'adaptation, 22 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genette, contre-enquête : Pragmatique, formes et diachronie de la « voix narrative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gérard Genette, théoricien de la communication ?, 202, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes pour l'histoire du regard ?&amp;quot;, in Le cinéma face aux histoires du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.113-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot;Le cinéma éclaté. Formes et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif, médium, média. Pour une analyse scalaire du « cinéma éclaté » avec Pierre Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et Transmédia : le croisement des disciplines de SHS, 2017 (10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l’envoyeur. Public et format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.57--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « cinéma éclaté » au « levain des médias : rapports de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le levain des médias. Forme, format, média, 2015 (39), pp.239-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art déformé ou l'art des formats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le documentaire : un genre multiforme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrégats délibératifs : et s’il n’y avait pas de « communauté » d’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Théorème, 13, pp. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération des images. Vers une nouvelle pragmatique du cinéma et de l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.3-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formatos televisivos y recepcion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deSignis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los formatos de la television, 2005 (7-8), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les sciences de l'information et de la communication. Savoirs et pouvoirs, 2004 (38), pp.89 - 95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NOUS SOMMES LE PUBLIC » Apports de la rhétorique à l'analyse des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures du public, 2004 (4), pp.113-141. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.126.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation inachevée : limites, non frontières de la télé-réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La télé-réalité : un débat mondial, Hors-série numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de la parole de Pierre Schaeffer : de la radio à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Télévision et radio : états de la parole, 7, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/memor.2003.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos, énonciation, média. Sémiotique de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.175-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v18i18.48263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALCOVE ET LA COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcôve et la couette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La presse magazine, 19 (105), 101-129 pp. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiques : récit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, 33-38 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, cadrer : de la parole au cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Penser, cadrer : le projet du cadre, 12-13, pp.237-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme aux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La télévision au miroir, 9, pp.160-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique délibérative des images et des sons. L'exemple de l'archive vivante dans Reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retorica del Visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle (AISV-IASV), Apr 2010, Venise, Italie. pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique : la sémiologie et son double. De Barthes à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiologie 2003 - De la diversité à l’unité du domaine : Théories, Méthodes et Objets -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynalang - Laboratoire de linguistique de l'Université Paris 5-Descartes, Nov 2003, Paris, France. pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique comme lien entre les théories. L'exemple de la « crédibilité » des journalistes de radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès national des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jan 2001, Paris, France. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Èthos de Rupture. De Diogène à Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263p., 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma éclaté. Formes et théorie. Revue Cinemas (Montréa), Volume 29, numéro 1, automne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Soulez. 29 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le levain des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Kitsopanidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015 (39), 2015, MEI, Bernard Darras, 978-2-343-03691-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. , 2011, Lignes d'Art, Anne Sauvagnargues et Fabienne Brugère, 978-2-13-058954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité : densités et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afeccav. 2011 (3), 2011, Mise Au Point, 2261-9623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons d'aimer... les séries télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Maigret; Guillaume Soulez. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA &amp; Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série numéro 3, 2007, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal, le désir de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séguier - Atlantica, 2006, collection Carré ciné, 2840494728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, la quête d'un espace médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA, 12, 2004, MédiaMorphoses, ISSN 1626-1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et radio : états de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, 7, 2003, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télé-réalité : un débat mondial - introduction : Des vertus du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, Hors-série numéro 1, 2003, 2130537006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, cadrer : le projet du cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 12-13, 1999, Champs Visuels, B. Péquignot, B-J. Benghozi, J-P Esquenazi, 2-7384-7921-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte deux fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart, Sébastien Appiotti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain. Faire dialoguer les méthodes de recherche sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-250, 2025, collection Extensions sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Grivellaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de Pierre Schaeffer (2e édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-212, 2024, 978-2-37896-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service de la Recherche de l’ORTF et la Biennale : faux raccords et vraies corrélations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitza Dulgerova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biennale internationale des jeunes artistes. Paris (1959-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-392-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle avant Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Met. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Malle dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le champ expérimental. Corrélations entre expérimentation et animation au sein du Service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles : Le Service de la Recherche de la télévision française et le cinéma d'animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86938-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'èthos... à la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethos de rupture, de Diogène à Trump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-52, 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DELIBERAÇÃO DAS IMAGENS: POR UMA NOVA PRAGMÁTICA DO CINEMA E DO AUDIOVISUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Marcia Magalhaes Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PENSAR O VER. Perspectivas estéticas e possibilidades formadoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Mercado de Letras, pp.131-182, 2021, 6586089670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la lecture. Reading and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'espace avec la littérature et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2021, 9781433176289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme et sensorialité. Le rôle de la culture visuelle dans les relations entre littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2021, ‎ 978-1433176272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des genres à l'ère des formats. Déplacements des objets et des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-. Répétition et reproduction dans les arts et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.129-149, 2021, 978-88-6976-245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’une mélancolie sérielle. Figement/dé-figement : culture visuelle et matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Fabien Boully (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles en série. Les séries télé en quête de singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. De l'enfant au chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Hatchuel &amp; Marie Pruvost-Delaspre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldorak. L'aventure continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.9-14, 2018, 978-2-86906-668-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the 'red surburb' ? Hervé Le Roux's Reprise as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phlippe Met &amp; Derek Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening The Paris Surburbs. From the SIlent Era to the 1990s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.202-212, 2018, 978 1526 1 0685 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle before Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cinema of Louis Malle: Transatlantic Auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, pp.19-33, 2018, ‎ 978-0231188715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-concerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Filigrane, 978-2752102218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving between Screens : Television and Cinema in France, 1990-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moine, H. Radner, A. Fox &amp; M. Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, pp.96-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media, Internet, and Audience. The case of interactive documentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectators ? Between the cinema and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertz &amp; Fischer, pp.151-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau, élan, film. LeRouge et le Noir de Claude Autant-Lara (1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rouge et le Noir de Stendhal. Lectures critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant la mise en scène : François Mauriac critique de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.287-317, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif du sujet. Du « cinéma direct» à Internet : le documentaire à l’épreuve de la brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves audiovisuelles : des interludes aux productions web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries françaises face à une crise du &amp;quot;réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles une comparaison France Chili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 80-92, 2013, 978-2-336-29193-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions françaises face à une crise de «réalisme»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Amigo ; G. Lochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles. Une comparaison France-Chili,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.79-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite de MéphistoMéliès ou les degrés de l'imagination dans Faust (Murnau, 1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup Bourget; Jacqueline Nacache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinématismes. La littérature aux prismes du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions - Les Essentiels d'Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algeria tra dialogo e montaggio. Retorica di Muriel (1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cayrol, Dalla Notte e Dalla Nebbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaplan, 2010, 9788889908488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format et dispositif. Nouvelles règles du jeu esthétique en régime industriel des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, François Jost, Jean-Luc Liout &amp; Guillaume Soulez (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.253-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur et son ombre, et l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Amiel, Jacqueline Nacache, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma. Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-55, 2007, 9782753526884. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'orgue, ou la direction de lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Waltenberg. Roman d'Hédi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Act mem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-253, 2007, 2355130000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choc en retour. Les téléspectateurs et le 11 Septembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dayan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terreur spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, 2804143287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre regard(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Robic-Diaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet genre&amp;quot;. Pratique et critique de la notion de genre au Service de la Recherche (1960-74).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma français face au genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma (AFRHC), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole captée, parole capturée : de Pierre Schaeffer aux années 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années 70. La télévision en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire téléspectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télé au logis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-212, 2002, 2-913610-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la guerre... nous regarde. Ou la mort de Vénus.&amp;quot; (sur Pourquoi la Guerre, Amos Gitai, 2024), revue Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo conduttore/film conduttore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roberto Rossellini : Psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur de temps' : le journalisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et 'cinéma éclaté'. Tout est dans le Cloud, radio CISM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-296-96750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79D0635F"/>
+    <w:nsid w:val="88CF4CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7427-1346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059353651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7627698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037292378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts14060158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089098v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11szz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0v" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13809" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089609ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11102-3.p.0161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071099ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071095ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochard Guy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.126.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2003.1746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v18i18.48263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.105.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lioult" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-semiotiques_de_terrain_faire_dialoguer_les_methodes_de_recherche_sur_le_sens_alexandra_saemmer_nolwenn_trehondart_sebastien_appiotti-9782806138712-218120.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10134&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-editions-ina-liste.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964197v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062237" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.599" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lactmem.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007643v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05092908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cauche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37478" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7427-1346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059353651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7627698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037292378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089098v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts14060158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11szz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0v" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089609ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11102-3.p.0161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071095ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071099ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochard Guy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.126.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2003.1746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v18i18.48263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.105.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lioult" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-semiotiques_de_terrain_faire_dialoguer_les_methodes_de_recherche_sur_le_sens_alexandra_saemmer_nolwenn_trehondart_sebastien_appiotti-9782806138712-218120.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10134&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-editions-ina-liste.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.599" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lactmem.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05092908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cauche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37478" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>