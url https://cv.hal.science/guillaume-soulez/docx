--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SOULEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7427-1346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059353651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7627698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037292378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en études cinématographiques & audiovisuelles et en communication à la Sorbonne Nouvelle-Paris3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent principalement sur l’activité interprétative des spectateurs du cinéma et de l’audiovisuel via la construction d’un modèle : la “délibération des images“. A travers l’étude de la mise en scène (ou dispositif) et de l’analyse des réactions argumentées des spectateurs, on observe comment les images et les sons proposent des positions, des points de vue, des choix (et pas seulement un récit ou un parcours plastique) à travers le jeu des formes audiovisuelles, et comment les spectateurs discutent eux-mêmes avec les images et les sons, c’est-à-dire comment ils produisent les formes en même temps qu’ils délibèrent avec les films et les documents audiovisuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette perspective a d’abord consisté à identifier une dimension rhétorique et argumentative dans la lecture des images et des sons, avant d’élargir cette capacité délibérative à d’autres dimensions (la discussion des conventions et la discussion du simulacre audiovisuel). Principales publications sur la délibération : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle. Rhétorique, cinéma, télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF, 2011) et “La délibération des images, vers une nouvelle pragmatique de l’audiovisuel” (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les domaines d’application ou de mise à l’épreuve de cette démarche sont : les formes discursives au cinéma, la question documentaire et web-documentaire (le clic comme engagement-positionnement), les séries télévisées (hypothèse d’une matrice sérielle par opposition à la structure sérielle), l’expérimentation audiovisuelle (travaux et livre en cours sur Le Service de la Recherche de l’ORTF, 1960-1974), les questions de morphologie des médias (à travers l’intermédialité et la généalogie des médias).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En lien avec ces travaux, Guillaume Soulez est responsable du groupe Renaissance de la télévision depuis 2004, du programme international Littérature et cinéma / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and Literature International Colloquium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec NYU (L. Cortade), et Paris 7 (CERILAC), depuis 2018, et du projet Labex ICCAV </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Bastien Louessard) depuis 2020. Il a codirigé le projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de recherche, pédagogie et création autour du webdocumentaire historique, avec Laurent Véray (projet IRCAV soutenu par le Labex ICCA et le réseau UDPN, partenariat avec l’Education Nationale. Soutiens et collaborations : Ministère de la Défense (ECPAD, SHD, Mission Centenaire, La Poste, BDIC et la BNF), de 2012 à 2016. Il a co-animé le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-séries. Culture, mise en scène et récit sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (projet de l’Association française des chercheurs en cinéma et audiovisuel – Afeccav) avec Raphaëlle Moine (trois saisons : 2012/13, 2013/14, 2014/15), ainsi que le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’interprétation, interprétations de l’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Laurent Jullier (2017/18 et 2018/19).Ancien directeur du Département Cinéma et Audiovisuel (2014-2016) puis de l’IRCAV (Institut de Recherche sur le Cinéma et l'Audiovisuel, 2016-2021) à la Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l'IMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux du possible, lieux du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Machined Human and the Digital Unconscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/arts14060158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision expérimentale et télévision expérimentée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u4h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASADO Y PRESENTE DE LOS MUNDOS VIRTUALES. ILUSIÓN E INMERSIÓN EN EL CINE DE LOS ORÍGENES introducción ARQUEOLOGÍA DE LO VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.141-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de faire sens: Usage, délibération, interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.97-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11szz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout se tient !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’audiovisuel numérique : vers une nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et densité de l'intervalle sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089609ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage décanté. Le Mystère Koumiko (Chris Marker, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.161-180. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11102-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Théories de l'adaptation, 22 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genette, contre-enquête : Pragmatique, formes et diachronie de la « voix narrative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gérard Genette, théoricien de la communication ?, 202, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes pour l'histoire du regard ?&amp;quot;, in Le cinéma face aux histoires du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.113-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot;Le cinéma éclaté. Formes et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif, médium, média. Pour une analyse scalaire du « cinéma éclaté » avec Pierre Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et Transmédia : le croisement des disciplines de SHS, 2017 (10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l’envoyeur. Public et format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.57--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « cinéma éclaté » au « levain des médias : rapports de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le levain des médias. Forme, format, média, 2015 (39), pp.239-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art déformé ou l'art des formats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le documentaire : un genre multiforme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrégats délibératifs : et s’il n’y avait pas de « communauté » d’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Théorème, 13, pp. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération des images. Vers une nouvelle pragmatique du cinéma et de l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.3-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formatos televisivos y recepcion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deSignis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los formatos de la television, 2005 (7-8), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les sciences de l'information et de la communication. Savoirs et pouvoirs, 2004 (38), pp.89 - 95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NOUS SOMMES LE PUBLIC » Apports de la rhétorique à l'analyse des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures du public, 2004 (4), pp.113-141. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.126.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation inachevée : limites, non frontières de la télé-réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La télé-réalité : un débat mondial, Hors-série numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de la parole de Pierre Schaeffer : de la radio à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Télévision et radio : états de la parole, 7, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/memor.2003.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos, énonciation, média. Sémiotique de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.175-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v18i18.48263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALCOVE ET LA COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcôve et la couette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La presse magazine, 19 (105), 101-129 pp. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiques : récit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, 33-38 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, cadrer : de la parole au cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Penser, cadrer : le projet du cadre, 12-13, pp.237-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme aux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La télévision au miroir, 9, pp.160-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique délibérative des images et des sons. L'exemple de l'archive vivante dans Reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retorica del Visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle (AISV-IASV), Apr 2010, Venise, Italie. pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique : la sémiologie et son double. De Barthes à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiologie 2003 - De la diversité à l’unité du domaine : Théories, Méthodes et Objets -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynalang - Laboratoire de linguistique de l'Université Paris 5-Descartes, Nov 2003, Paris, France. pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique comme lien entre les théories. L'exemple de la « crédibilité » des journalistes de radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès national des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jan 2001, Paris, France. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Èthos de Rupture. De Diogène à Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263p., 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma éclaté. Formes et théorie. Revue Cinemas (Montréa), Volume 29, numéro 1, automne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Soulez. 29 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le levain des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Kitsopanidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015 (39), 2015, MEI, Bernard Darras, 978-2-343-03691-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. , 2011, Lignes d'Art, Anne Sauvagnargues et Fabienne Brugère, 978-2-13-058954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité : densités et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afeccav. 2011 (3), 2011, Mise Au Point, 2261-9623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons d'aimer... les séries télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Maigret; Guillaume Soulez. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA &amp; Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série numéro 3, 2007, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal, le désir de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séguier - Atlantica, 2006, collection Carré ciné, 2840494728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, la quête d'un espace médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA, 12, 2004, MédiaMorphoses, ISSN 1626-1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et radio : états de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, 7, 2003, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télé-réalité : un débat mondial - introduction : Des vertus du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, Hors-série numéro 1, 2003, 2130537006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, cadrer : le projet du cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 12-13, 1999, Champs Visuels, B. Péquignot, B-J. Benghozi, J-P Esquenazi, 2-7384-7921-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte deux fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart, Sébastien Appiotti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain. Faire dialoguer les méthodes de recherche sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-250, 2025, collection Extensions sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Grivellaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de Pierre Schaeffer (2e édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-212, 2024, 978-2-37896-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service de la Recherche de l’ORTF et la Biennale : faux raccords et vraies corrélations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitza Dulgerova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biennale internationale des jeunes artistes. Paris (1959-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-392-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle avant Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Met. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Malle dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le champ expérimental. Corrélations entre expérimentation et animation au sein du Service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles : Le Service de la Recherche de la télévision française et le cinéma d'animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86938-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'èthos... à la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethos de rupture, de Diogène à Trump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-52, 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DELIBERAÇÃO DAS IMAGENS: POR UMA NOVA PRAGMÁTICA DO CINEMA E DO AUDIOVISUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Marcia Magalhaes Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PENSAR O VER. Perspectivas estéticas e possibilidades formadoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Mercado de Letras, pp.131-182, 2021, 6586089670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la lecture. Reading and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'espace avec la littérature et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2021, 9781433176289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme et sensorialité. Le rôle de la culture visuelle dans les relations entre littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2021, ‎ 978-1433176272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des genres à l'ère des formats. Déplacements des objets et des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-. Répétition et reproduction dans les arts et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.129-149, 2021, 978-88-6976-245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’une mélancolie sérielle. Figement/dé-figement : culture visuelle et matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Fabien Boully (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles en série. Les séries télé en quête de singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. De l'enfant au chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Hatchuel &amp; Marie Pruvost-Delaspre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldorak. L'aventure continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.9-14, 2018, 978-2-86906-668-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the 'red surburb' ? Hervé Le Roux's Reprise as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phlippe Met &amp; Derek Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening The Paris Surburbs. From the SIlent Era to the 1990s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.202-212, 2018, 978 1526 1 0685 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle before Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cinema of Louis Malle: Transatlantic Auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, pp.19-33, 2018, ‎ 978-0231188715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-concerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Filigrane, 978-2752102218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving between Screens : Television and Cinema in France, 1990-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moine, H. Radner, A. Fox &amp; M. Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, pp.96-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media, Internet, and Audience. The case of interactive documentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectators ? Between the cinema and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertz &amp; Fischer, pp.151-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau, élan, film. LeRouge et le Noir de Claude Autant-Lara (1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rouge et le Noir de Stendhal. Lectures critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant la mise en scène : François Mauriac critique de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.287-317, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif du sujet. Du « cinéma direct» à Internet : le documentaire à l’épreuve de la brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves audiovisuelles : des interludes aux productions web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries françaises face à une crise du &amp;quot;réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles une comparaison France Chili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 80-92, 2013, 978-2-336-29193-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions françaises face à une crise de «réalisme»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Amigo ; G. Lochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles. Une comparaison France-Chili,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.79-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite de MéphistoMéliès ou les degrés de l'imagination dans Faust (Murnau, 1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup Bourget; Jacqueline Nacache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinématismes. La littérature aux prismes du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions - Les Essentiels d'Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algeria tra dialogo e montaggio. Retorica di Muriel (1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cayrol, Dalla Notte e Dalla Nebbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaplan, 2010, 9788889908488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format et dispositif. Nouvelles règles du jeu esthétique en régime industriel des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, François Jost, Jean-Luc Liout &amp; Guillaume Soulez (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.253-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur et son ombre, et l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Amiel, Jacqueline Nacache, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma. Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-55, 2007, 9782753526884. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'orgue, ou la direction de lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Waltenberg. Roman d'Hédi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Act mem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-253, 2007, 2355130000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choc en retour. Les téléspectateurs et le 11 Septembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dayan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terreur spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, 2804143287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre regard(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Robic-Diaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet genre&amp;quot;. Pratique et critique de la notion de genre au Service de la Recherche (1960-74).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma français face au genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma (AFRHC), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole captée, parole capturée : de Pierre Schaeffer aux années 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années 70. La télévision en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire téléspectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télé au logis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-212, 2002, 2-913610-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la guerre... nous regarde. Ou la mort de Vénus.&amp;quot; (sur Pourquoi la Guerre, Amos Gitai, 2024), revue Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo conduttore/film conduttore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roberto Rossellini : Psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur de temps' : le journalisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et 'cinéma éclaté'. Tout est dans le Cloud, radio CISM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-296-96750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SOULEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7427-1346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059353651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7627698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037292378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en études cinématographiques & audiovisuelles et en communication à la Sorbonne Nouvelle-Paris3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent principalement sur l’activité interprétative des spectateurs du cinéma et de l’audiovisuel via la construction d’un modèle : la “délibération des images“. A travers l’étude de la mise en scène (ou dispositif) et de l’analyse des réactions argumentées des spectateurs, on observe comment les images et les sons proposent des positions, des points de vue, des choix (et pas seulement un récit ou un parcours plastique) à travers le jeu des formes audiovisuelles, et comment les spectateurs discutent eux-mêmes avec les images et les sons, c’est-à-dire comment ils produisent les formes en même temps qu’ils délibèrent avec les films et les documents audiovisuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette perspective a d’abord consisté à identifier une dimension rhétorique et argumentative dans la lecture des images et des sons, avant d’élargir cette capacité délibérative à d’autres dimensions (la discussion des conventions et la discussion du simulacre audiovisuel). Principales publications sur la délibération : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle. Rhétorique, cinéma, télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF, 2011) et “La délibération des images, vers une nouvelle pragmatique de l’audiovisuel” (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les domaines d’application ou de mise à l’épreuve de cette démarche sont : les formes discursives au cinéma, la question documentaire et web-documentaire (le clic comme engagement-positionnement), les séries télévisées (hypothèse d’une matrice sérielle par opposition à la structure sérielle), l’expérimentation audiovisuelle (travaux et livre en cours sur Le Service de la Recherche de l’ORTF, 1960-1974), les questions de morphologie des médias (à travers l’intermédialité et la généalogie des médias).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En lien avec ces travaux, Guillaume Soulez est responsable du groupe Renaissance de la télévision depuis 2004, du programme international Littérature et cinéma / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and Literature International Colloquium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec NYU (L. Cortade), et Paris 7 (CERILAC), depuis 2018, et du projet Labex ICCAV </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Bastien Louessard) depuis 2020. Il a codirigé le projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de recherche, pédagogie et création autour du webdocumentaire historique, avec Laurent Véray (projet IRCAV soutenu par le Labex ICCA et le réseau UDPN, partenariat avec l’Education Nationale. Soutiens et collaborations : Ministère de la Défense (ECPAD, SHD, Mission Centenaire, La Poste, BDIC et la BNF), de 2012 à 2016. Il a co-animé le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-séries. Culture, mise en scène et récit sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (projet de l’Association française des chercheurs en cinéma et audiovisuel – Afeccav) avec Raphaëlle Moine (trois saisons : 2012/13, 2013/14, 2014/15), ainsi que le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’interprétation, interprétations de l’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Laurent Jullier (2017/18 et 2018/19).Ancien directeur du Département Cinéma et Audiovisuel (2014-2016) puis de l’IRCAV (Institut de Recherche sur le Cinéma et l'Audiovisuel, 2016-2021) à la Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l'IMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux du possible, lieux du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Machined Human and the Digital Unconscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/arts14060158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision expérimentale et télévision expérimentée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u4h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASADO Y PRESENTE DE LOS MUNDOS VIRTUALES. ILUSIÓN E INMERSIÓN EN EL CINE DE LOS ORÍGENES introducción ARQUEOLOGÍA DE LO VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.141-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de faire sens: Usage, délibération, interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.97-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11szz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout se tient !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’audiovisuel numérique : vers une nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et densité de l'intervalle sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089609ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage décanté. Le Mystère Koumiko (Chris Marker, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.161-180. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11102-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Théories de l'adaptation, 22 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genette, contre-enquête : Pragmatique, formes et diachronie de la « voix narrative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gérard Genette, théoricien de la communication ?, 202, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes pour l'histoire du regard ?&amp;quot;, in Le cinéma face aux histoires du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.113-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot;Le cinéma éclaté. Formes et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif, médium, média. Pour une analyse scalaire du « cinéma éclaté » avec Pierre Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et Transmédia : le croisement des disciplines de SHS, 2017 (10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l’envoyeur. Public et format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.57--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « cinéma éclaté » au « levain des médias : rapports de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le levain des médias. Forme, format, média, 2015 (39), pp.239-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art déformé ou l'art des formats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le documentaire : un genre multiforme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrégats délibératifs : et s’il n’y avait pas de « communauté » d’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Théorème, 13, pp. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération des images. Vers une nouvelle pragmatique du cinéma et de l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.3-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formatos televisivos y recepcion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deSignis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los formatos de la television, 2005 (7-8), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les sciences de l'information et de la communication. Savoirs et pouvoirs, 2004 (38), pp.89 - 95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NOUS SOMMES LE PUBLIC » Apports de la rhétorique à l'analyse des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures du public, 2004 (4), pp.113-141. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.126.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation inachevée : limites, non frontières de la télé-réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La télé-réalité : un débat mondial, Hors-série numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de la parole de Pierre Schaeffer : de la radio à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Télévision et radio : états de la parole, 7, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/memor.2003.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos, énonciation, média. Sémiotique de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.175-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v18i18.48263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALCOVE ET LA COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcôve et la couette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La presse magazine, 19 (105), 101-129 pp. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiques : récit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, 33-38 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, cadrer : de la parole au cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Penser, cadrer : le projet du cadre, 12-13, pp.237-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme aux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La télévision au miroir, 9, pp.160-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique délibérative des images et des sons. L'exemple de l'archive vivante dans Reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retorica del Visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle (AISV-IASV), Apr 2010, Venise, Italie. pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique : la sémiologie et son double. De Barthes à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiologie 2003 - De la diversité à l’unité du domaine : Théories, Méthodes et Objets -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynalang - Laboratoire de linguistique de l'Université Paris 5-Descartes, Nov 2003, Paris, France. pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique comme lien entre les théories. L'exemple de la « crédibilité » des journalistes de radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès national des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jan 2001, Paris, France. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Èthos de Rupture. De Diogène à Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263p., 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma éclaté. Formes et théorie. Revue Cinemas (Montréa), Volume 29, numéro 1, automne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Soulez. 29 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le levain des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Kitsopanidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015 (39), 2015, MEI, Bernard Darras, 978-2-343-03691-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. , 2011, Lignes d'Art, Anne Sauvagnargues et Fabienne Brugère, 978-2-13-058954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité : densités et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afeccav. 2011 (3), 2011, Mise Au Point, 2261-9623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons d'aimer... les séries télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Maigret; Guillaume Soulez. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA &amp; Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série numéro 3, 2007, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal, le désir de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séguier - Atlantica, 2006, collection Carré ciné, 2840494728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, la quête d'un espace médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA, 12, 2004, MédiaMorphoses, ISSN 1626-1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et radio : états de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, 7, 2003, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télé-réalité : un débat mondial - introduction : Des vertus du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, Hors-série numéro 1, 2003, 2130537006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, cadrer : le projet du cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 12-13, 1999, Champs Visuels, B. Péquignot, B-J. Benghozi, J-P Esquenazi, 2-7384-7921-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte deux fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart, Sébastien Appiotti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain. Faire dialoguer les méthodes de recherche sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-250, 2025, collection Extensions sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Grivellaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de Pierre Schaeffer (2e édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-212, 2024, 978-2-37896-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service de la Recherche de l’ORTF et la Biennale : faux raccords et vraies corrélations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitza Dulgerova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biennale internationale des jeunes artistes. Paris (1959-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-392-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le champ expérimental. Corrélations entre expérimentation et animation au sein du Service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles : Le Service de la Recherche de la télévision française et le cinéma d'animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86938-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle avant Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Met. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Malle dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'èthos... à la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethos de rupture, de Diogène à Trump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-52, 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DELIBERAÇÃO DAS IMAGENS: POR UMA NOVA PRAGMÁTICA DO CINEMA E DO AUDIOVISUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Marcia Magalhaes Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PENSAR O VER. Perspectivas estéticas e possibilidades formadoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Mercado de Letras, pp.131-182, 2021, 6586089670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la lecture. Reading and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'espace avec la littérature et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2021, 9781433176289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme et sensorialité. Le rôle de la culture visuelle dans les relations entre littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2021, ‎ 978-1433176272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des genres à l'ère des formats. Déplacements des objets et des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-. Répétition et reproduction dans les arts et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.129-149, 2021, 978-88-6976-245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’une mélancolie sérielle. Figement/dé-figement : culture visuelle et matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Fabien Boully (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles en série. Les séries télé en quête de singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. De l'enfant au chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Hatchuel &amp; Marie Pruvost-Delaspre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldorak. L'aventure continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.9-14, 2018, 978-2-86906-668-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the 'red surburb' ? Hervé Le Roux's Reprise as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phlippe Met &amp; Derek Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening The Paris Surburbs. From the SIlent Era to the 1990s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.202-212, 2018, 978 1526 1 0685 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle before Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cinema of Louis Malle: Transatlantic Auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, pp.19-33, 2018, ‎ 978-0231188715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-concerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Filigrane, 978-2752102218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving between Screens : Television and Cinema in France, 1990-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moine, H. Radner, A. Fox &amp; M. Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, pp.96-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media, Internet, and Audience. The case of interactive documentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectators ? Between the cinema and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertz &amp; Fischer, pp.151-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau, élan, film. LeRouge et le Noir de Claude Autant-Lara (1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rouge et le Noir de Stendhal. Lectures critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant la mise en scène : François Mauriac critique de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.287-317, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif du sujet. Du « cinéma direct» à Internet : le documentaire à l’épreuve de la brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves audiovisuelles : des interludes aux productions web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries françaises face à une crise du &amp;quot;réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles une comparaison France Chili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 80-92, 2013, 978-2-336-29193-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions françaises face à une crise de «réalisme»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Amigo ; G. Lochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles. Une comparaison France-Chili,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.79-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite de MéphistoMéliès ou les degrés de l'imagination dans Faust (Murnau, 1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup Bourget; Jacqueline Nacache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinématismes. La littérature aux prismes du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions - Les Essentiels d'Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algeria tra dialogo e montaggio. Retorica di Muriel (1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cayrol, Dalla Notte e Dalla Nebbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaplan, 2010, 9788889908488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format et dispositif. Nouvelles règles du jeu esthétique en régime industriel des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, François Jost, Jean-Luc Liout &amp; Guillaume Soulez (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.253-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur et son ombre, et l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Amiel, Jacqueline Nacache, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma. Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-55, 2007, 9782753526884. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'orgue, ou la direction de lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Waltenberg. Roman d'Hédi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Act mem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-253, 2007, 2355130000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choc en retour. Les téléspectateurs et le 11 Septembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dayan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terreur spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, 2804143287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre regard(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Robic-Diaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet genre&amp;quot;. Pratique et critique de la notion de genre au Service de la Recherche (1960-74).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma français face au genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma (AFRHC), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole captée, parole capturée : de Pierre Schaeffer aux années 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années 70. La télévision en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire téléspectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télé au logis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-212, 2002, 2-913610-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la guerre... nous regarde. Ou la mort de Vénus.&amp;quot; (sur Pourquoi la Guerre, Amos Gitai, 2024), revue Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo conduttore/film conduttore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roberto Rossellini : Psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur de temps' : le journalisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et 'cinéma éclaté'. Tout est dans le Cloud, radio CISM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-296-96750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88CF4CC2"/>
+    <w:nsid w:val="EFEE345B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7427-1346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059353651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7627698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037292378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089098v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts14060158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11szz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0v" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089609ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11102-3.p.0161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071095ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071099ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochard Guy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.126.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2003.1746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v18i18.48263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.105.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lioult" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-semiotiques_de_terrain_faire_dialoguer_les_methodes_de_recherche_sur_le_sens_alexandra_saemmer_nolwenn_trehondart_sebastien_appiotti-9782806138712-218120.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10134&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-editions-ina-liste.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.599" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lactmem.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05092908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cauche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37478" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7427-1346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059353651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7627698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037292378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089098v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts14060158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11szz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0v" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089609ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11102-3.p.0161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071095ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071099ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochard Guy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.126.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2003.1746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v18i18.48263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.105.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lioult" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-semiotiques_de_terrain_faire_dialoguer_les_methodes_de_recherche_sur_le_sens_alexandra_saemmer_nolwenn_trehondart_sebastien_appiotti-9782806138712-218120.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10134&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-editions-ina-liste.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.599" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lactmem.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05092908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cauche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37478" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>