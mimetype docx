--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SOULEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7427-1346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059353651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7627698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037292378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en études cinématographiques & audiovisuelles et en communication à la Sorbonne Nouvelle-Paris3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent principalement sur l’activité interprétative des spectateurs du cinéma et de l’audiovisuel via la construction d’un modèle : la “délibération des images“. A travers l’étude de la mise en scène (ou dispositif) et de l’analyse des réactions argumentées des spectateurs, on observe comment les images et les sons proposent des positions, des points de vue, des choix (et pas seulement un récit ou un parcours plastique) à travers le jeu des formes audiovisuelles, et comment les spectateurs discutent eux-mêmes avec les images et les sons, c’est-à-dire comment ils produisent les formes en même temps qu’ils délibèrent avec les films et les documents audiovisuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette perspective a d’abord consisté à identifier une dimension rhétorique et argumentative dans la lecture des images et des sons, avant d’élargir cette capacité délibérative à d’autres dimensions (la discussion des conventions et la discussion du simulacre audiovisuel). Principales publications sur la délibération : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle. Rhétorique, cinéma, télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF, 2011) et “La délibération des images, vers une nouvelle pragmatique de l’audiovisuel” (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les domaines d’application ou de mise à l’épreuve de cette démarche sont : les formes discursives au cinéma, la question documentaire et web-documentaire (le clic comme engagement-positionnement), les séries télévisées (hypothèse d’une matrice sérielle par opposition à la structure sérielle), l’expérimentation audiovisuelle (travaux et livre en cours sur Le Service de la Recherche de l’ORTF, 1960-1974), les questions de morphologie des médias (à travers l’intermédialité et la généalogie des médias).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En lien avec ces travaux, Guillaume Soulez est responsable du groupe Renaissance de la télévision depuis 2004, du programme international Littérature et cinéma / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and Literature International Colloquium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec NYU (L. Cortade), et Paris 7 (CERILAC), depuis 2018, et du projet Labex ICCAV </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Bastien Louessard) depuis 2020. Il a codirigé le projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de recherche, pédagogie et création autour du webdocumentaire historique, avec Laurent Véray (projet IRCAV soutenu par le Labex ICCA et le réseau UDPN, partenariat avec l’Education Nationale. Soutiens et collaborations : Ministère de la Défense (ECPAD, SHD, Mission Centenaire, La Poste, BDIC et la BNF), de 2012 à 2016. Il a co-animé le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-séries. Culture, mise en scène et récit sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (projet de l’Association française des chercheurs en cinéma et audiovisuel – Afeccav) avec Raphaëlle Moine (trois saisons : 2012/13, 2013/14, 2014/15), ainsi que le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’interprétation, interprétations de l’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Laurent Jullier (2017/18 et 2018/19).Ancien directeur du Département Cinéma et Audiovisuel (2014-2016) puis de l’IRCAV (Institut de Recherche sur le Cinéma et l'Audiovisuel, 2016-2021) à la Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l'IMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux du possible, lieux du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Machined Human and the Digital Unconscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.158. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/arts14060158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision expérimentale et télévision expérimentée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u4h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASADO Y PRESENTE DE LOS MUNDOS VIRTUALES. ILUSIÓN E INMERSIÓN EN EL CINE DE LOS ORÍGENES introducción ARQUEOLOGÍA DE LO VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.141-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de faire sens: Usage, délibération, interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.97-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11szz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout se tient !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’audiovisuel numérique : vers une nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et densité de l'intervalle sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089609ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage décanté. Le Mystère Koumiko (Chris Marker, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.161-180. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11102-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Théories de l'adaptation, 22 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genette, contre-enquête : Pragmatique, formes et diachronie de la « voix narrative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gérard Genette, théoricien de la communication ?, 202, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes pour l'histoire du regard ?&amp;quot;, in Le cinéma face aux histoires du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.113-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot;Le cinéma éclaté. Formes et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif, médium, média. Pour une analyse scalaire du « cinéma éclaté » avec Pierre Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et Transmédia : le croisement des disciplines de SHS, 2017 (10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l’envoyeur. Public et format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.57--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « cinéma éclaté » au « levain des médias : rapports de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le levain des médias. Forme, format, média, 2015 (39), pp.239-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art déformé ou l'art des formats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le documentaire : un genre multiforme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrégats délibératifs : et s’il n’y avait pas de « communauté » d’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Théorème, 13, pp. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération des images. Vers une nouvelle pragmatique du cinéma et de l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.3-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formatos televisivos y recepcion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deSignis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los formatos de la television, 2005 (7-8), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les sciences de l'information et de la communication. Savoirs et pouvoirs, 2004 (38), pp.89 - 95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NOUS SOMMES LE PUBLIC » Apports de la rhétorique à l'analyse des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures du public, 2004 (4), pp.113-141. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.126.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation inachevée : limites, non frontières de la télé-réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La télé-réalité : un débat mondial, Hors-série numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de la parole de Pierre Schaeffer : de la radio à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Télévision et radio : états de la parole, 7, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/memor.2003.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos, énonciation, média. Sémiotique de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.175-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v18i18.48263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALCOVE ET LA COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcôve et la couette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La presse magazine, 19 (105), 101-129 pp. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiques : récit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, 33-38 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, cadrer : de la parole au cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Penser, cadrer : le projet du cadre, 12-13, pp.237-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme aux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La télévision au miroir, 9, pp.160-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique délibérative des images et des sons. L'exemple de l'archive vivante dans Reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retorica del Visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle (AISV-IASV), Apr 2010, Venise, Italie. pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique : la sémiologie et son double. De Barthes à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiologie 2003 - De la diversité à l’unité du domaine : Théories, Méthodes et Objets -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynalang - Laboratoire de linguistique de l'Université Paris 5-Descartes, Nov 2003, Paris, France. pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique comme lien entre les théories. L'exemple de la « crédibilité » des journalistes de radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès national des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jan 2001, Paris, France. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Èthos de Rupture. De Diogène à Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263p., 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma éclaté. Formes et théorie. Revue Cinemas (Montréa), Volume 29, numéro 1, automne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Soulez. 29 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le levain des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Kitsopanidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015 (39), 2015, MEI, Bernard Darras, 978-2-343-03691-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. , 2011, Lignes d'Art, Anne Sauvagnargues et Fabienne Brugère, 978-2-13-058954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité : densités et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afeccav. 2011 (3), 2011, Mise Au Point, 2261-9623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons d'aimer... les séries télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Maigret; Guillaume Soulez. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA &amp; Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série numéro 3, 2007, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal, le désir de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séguier - Atlantica, 2006, collection Carré ciné, 2840494728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, la quête d'un espace médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA, 12, 2004, MédiaMorphoses, ISSN 1626-1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et radio : états de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, 7, 2003, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télé-réalité : un débat mondial - introduction : Des vertus du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, Hors-série numéro 1, 2003, 2130537006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, cadrer : le projet du cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 12-13, 1999, Champs Visuels, B. Péquignot, B-J. Benghozi, J-P Esquenazi, 2-7384-7921-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte deux fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart, Sébastien Appiotti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain. Faire dialoguer les méthodes de recherche sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-250, 2025, collection Extensions sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Grivellaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de Pierre Schaeffer (2e édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-212, 2024, 978-2-37896-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service de la Recherche de l’ORTF et la Biennale : faux raccords et vraies corrélations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitza Dulgerova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biennale internationale des jeunes artistes. Paris (1959-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-392-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le champ expérimental. Corrélations entre expérimentation et animation au sein du Service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles : Le Service de la Recherche de la télévision française et le cinéma d'animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86938-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle avant Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Met. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Malle dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'èthos... à la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethos de rupture, de Diogène à Trump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-52, 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DELIBERAÇÃO DAS IMAGENS: POR UMA NOVA PRAGMÁTICA DO CINEMA E DO AUDIOVISUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Marcia Magalhaes Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PENSAR O VER. Perspectivas estéticas e possibilidades formadoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Mercado de Letras, pp.131-182, 2021, 6586089670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la lecture. Reading and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'espace avec la littérature et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2021, 9781433176289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme et sensorialité. Le rôle de la culture visuelle dans les relations entre littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2021, ‎ 978-1433176272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des genres à l'ère des formats. Déplacements des objets et des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-. Répétition et reproduction dans les arts et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.129-149, 2021, 978-88-6976-245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’une mélancolie sérielle. Figement/dé-figement : culture visuelle et matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Fabien Boully (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles en série. Les séries télé en quête de singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. De l'enfant au chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Hatchuel &amp; Marie Pruvost-Delaspre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldorak. L'aventure continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.9-14, 2018, 978-2-86906-668-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the 'red surburb' ? Hervé Le Roux's Reprise as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phlippe Met &amp; Derek Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening The Paris Surburbs. From the SIlent Era to the 1990s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.202-212, 2018, 978 1526 1 0685 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle before Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cinema of Louis Malle: Transatlantic Auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, pp.19-33, 2018, ‎ 978-0231188715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-concerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Filigrane, 978-2752102218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving between Screens : Television and Cinema in France, 1990-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moine, H. Radner, A. Fox &amp; M. Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, pp.96-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media, Internet, and Audience. The case of interactive documentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectators ? Between the cinema and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertz &amp; Fischer, pp.151-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau, élan, film. LeRouge et le Noir de Claude Autant-Lara (1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rouge et le Noir de Stendhal. Lectures critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant la mise en scène : François Mauriac critique de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.287-317, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif du sujet. Du « cinéma direct» à Internet : le documentaire à l’épreuve de la brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves audiovisuelles : des interludes aux productions web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries françaises face à une crise du &amp;quot;réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles une comparaison France Chili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 80-92, 2013, 978-2-336-29193-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions françaises face à une crise de «réalisme»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Amigo ; G. Lochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles. Une comparaison France-Chili,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.79-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite de MéphistoMéliès ou les degrés de l'imagination dans Faust (Murnau, 1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup Bourget; Jacqueline Nacache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinématismes. La littérature aux prismes du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions - Les Essentiels d'Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algeria tra dialogo e montaggio. Retorica di Muriel (1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cayrol, Dalla Notte e Dalla Nebbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaplan, 2010, 9788889908488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format et dispositif. Nouvelles règles du jeu esthétique en régime industriel des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, François Jost, Jean-Luc Liout &amp; Guillaume Soulez (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.253-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur et son ombre, et l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Amiel, Jacqueline Nacache, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma. Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-55, 2007, 9782753526884. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'orgue, ou la direction de lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Waltenberg. Roman d'Hédi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Act mem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-253, 2007, 2355130000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choc en retour. Les téléspectateurs et le 11 Septembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dayan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terreur spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, 2804143287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre regard(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Robic-Diaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet genre&amp;quot;. Pratique et critique de la notion de genre au Service de la Recherche (1960-74).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma français face au genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma (AFRHC), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole captée, parole capturée : de Pierre Schaeffer aux années 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années 70. La télévision en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire téléspectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télé au logis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-212, 2002, 2-913610-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la guerre... nous regarde. Ou la mort de Vénus.&amp;quot; (sur Pourquoi la Guerre, Amos Gitai, 2024), revue Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo conduttore/film conduttore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roberto Rossellini : Psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur de temps' : le journalisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et 'cinéma éclaté'. Tout est dans le Cloud, radio CISM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-296-96750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume SOULEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7427-1346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059353651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7627698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037292378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur en études cinématographiques & audiovisuelles et en communication à la Sorbonne Nouvelle-Paris3.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches portent principalement sur l’activité interprétative des spectateurs du cinéma et de l’audiovisuel via la construction d’un modèle : la “délibération des images“. A travers l’étude de la mise en scène (ou dispositif) et de l’analyse des réactions argumentées des spectateurs, on observe comment les images et les sons proposent des positions, des points de vue, des choix (et pas seulement un récit ou un parcours plastique) à travers le jeu des formes audiovisuelles, et comment les spectateurs discutent eux-mêmes avec les images et les sons, c’est-à-dire comment ils produisent les formes en même temps qu’ils délibèrent avec les films et les documents audiovisuels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette perspective a d’abord consisté à identifier une dimension rhétorique et argumentative dans la lecture des images et des sons, avant d’élargir cette capacité délibérative à d’autres dimensions (la discussion des conventions et la discussion du simulacre audiovisuel). Principales publications sur la délibération : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle. Rhétorique, cinéma, télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF, 2011) et “La délibération des images, vers une nouvelle pragmatique de l’audiovisuel” (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les domaines d’application ou de mise à l’épreuve de cette démarche sont : les formes discursives au cinéma, la question documentaire et web-documentaire (le clic comme engagement-positionnement), les séries télévisées (hypothèse d’une matrice sérielle par opposition à la structure sérielle), l’expérimentation audiovisuelle (travaux et livre en cours sur Le Service de la Recherche de l’ORTF, 1960-1974), les questions de morphologie des médias (à travers l’intermédialité et la généalogie des médias).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En lien avec ces travaux, Guillaume Soulez est responsable du groupe Renaissance de la télévision depuis 2004, du programme international Littérature et cinéma / </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Film and Literature International Colloquium Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, avec NYU (L. Cortade), et Paris 7 (CERILAC), depuis 2018, et du projet Labex ICCAV </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov’zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Bastien Louessard) depuis 2020. Il a codirigé le projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de recherche, pédagogie et création autour du webdocumentaire historique, avec Laurent Véray (projet IRCAV soutenu par le Labex ICCA et le réseau UDPN, partenariat avec l’Education Nationale. Soutiens et collaborations : Ministère de la Défense (ECPAD, SHD, Mission Centenaire, La Poste, BDIC et la BNF), de 2012 à 2016. Il a co-animé le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-séries. Culture, mise en scène et récit sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (projet de l’Association française des chercheurs en cinéma et audiovisuel – Afeccav) avec Raphaëlle Moine (trois saisons : 2012/13, 2013/14, 2014/15), ainsi que le séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages de l’interprétation, interprétations de l’usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> avec Laurent Jullier (2017/18 et 2018/19).Ancien directeur du Département Cinéma et Audiovisuel (2014-2016) puis de l’IRCAV (Institut de Recherche sur le Cinéma et l'Audiovisuel, 2016-2021) à la Sorbonne Nouvelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Machined Human and the Digital Unconscious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.158. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/arts14060158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme-spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets de l'IMEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux du possible, lieux du virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision expérimentale et télévision expérimentée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13u4h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASADO Y PRESENTE DE LOS MUNDOS VIRTUALES. ILUSIÓN E INMERSIÓN EN EL CINE DE LOS ORÍGENES introducción ARQUEOLOGÍA DE LO VIRTUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atalante. Revista de estudios cinematograficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.141-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.9-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manières de faire sens: Usage, délibération, interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.97-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11szz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’audiovisuel numérique : vers une nouvelle étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 ans, 10 questions, 20 réponses, 41, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout se tient !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11t0v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Théories de l'adaptation, 22 (7), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.13809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tension et densité de l'intervalle sériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089609ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage décanté. Le Mystère Koumiko (Chris Marker, 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.161-180. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11102-3.p.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genette, contre-enquête : Pragmatique, formes et diachronie de la « voix narrative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gérard Genette, théoricien de la communication ?, 202, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.202.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif, médium, média. Pour une analyse scalaire du « cinéma éclaté » avec Pierre Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071099ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles méthodes pour l'histoire du regard ?&amp;quot;, in Le cinéma face aux histoires du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.113-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation &amp;quot;Le cinéma éclaté. Formes et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et Transmédia : le croisement des disciplines de SHS, 2017 (10), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « cinéma éclaté » au « levain des médias : rapports de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le levain des médias. Forme, format, média, 2015 (39), pp.239-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à l’envoyeur. Public et format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.57--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art déformé ou l'art des formats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le documentaire : un genre multiforme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agrégats délibératifs : et s’il n’y avait pas de « communauté » d’interprétation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Théorème, 13, pp. 119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délibération des images. Vers une nouvelle pragmatique du cinéma et de l'audiovisuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.3-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double répétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise au Point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formatos televisivos y recepcion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">deSignis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Los formatos de la television, 2005 (7-8), pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les sciences de l'information et de la communication. Savoirs et pouvoirs, 2004 (38), pp.89 - 95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« NOUS SOMMES LE PUBLIC » Apports de la rhétorique à l'analyse des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Figures du public, 2004 (4), pp.113-141. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.126.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation inachevée : limites, non frontières de la télé-réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La télé-réalité : un débat mondial, Hors-série numéro 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire de la parole de Pierre Schaeffer : de la radio à la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Télévision et radio : états de la parole, 7, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/memor.2003.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos, énonciation, média. Sémiotique de l’ethos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.175-198. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v18i18.48263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ALCOVE ET LA COUETTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcôve et la couette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La presse magazine, 19 (105), 101-129 pp. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.105.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête dans un bocal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiatiques : récit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20, 33-38 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer, cadrer : de la parole au cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Penser, cadrer : le projet du cadre, 12-13, pp.237-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme aux miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, La télévision au miroir, 9, pp.160-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling One's Way: In Search of a Symbiotic Vocabulary of the Virtual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kobryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balcon-Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2023 - Internation Symposium on Electronic Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bilem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joa Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateformes et usages : cinéma, télévision, jeu vidéo et création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle; Université de Montréal (UdEM), Nov 2023, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sémiotique délibérative des images et des sons. L'exemple de l'archive vivante dans Reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retorica del Visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Sémiotique Visuelle (AISV-IASV), Apr 2010, Venise, Italie. pp.441-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique : la sémiologie et son double. De Barthes à la Pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiologie 2003 - De la diversité à l’unité du domaine : Théories, Méthodes et Objets -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynalang - Laboratoire de linguistique de l'Université Paris 5-Descartes, Nov 2003, Paris, France. pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique comme lien entre les théories. L'exemple de la « crédibilité » des journalistes de radio et télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès national des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jan 2001, Paris, France. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Èthos de Rupture. De Diogène à Donald Trump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263p., 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma éclaté. Formes et théorie. Revue Cinemas (Montréa), Volume 29, numéro 1, automne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Soulez. 29 (1), 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071095ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le levain des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Kitsopanidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015 (39), 2015, MEI, Bernard Darras, 978-2-343-03691-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le film nous parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France. , 2011, Lignes d'Art, Anne Sauvagnargues et Fabienne Brugère, 978-2-13-058954-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérialité : densités et singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afeccav. 2011 (3), 2011, Mise Au Point, 2261-9623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, pp.276, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons d'aimer... les séries télé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Maigret; Guillaume Soulez. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA &amp; Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série numéro 3, 2007, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stendhal, le désir de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séguier - Atlantica, 2006, collection Carré ciné, 2840494728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe, la quête d'un espace médiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Foret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA, 12, 2004, MédiaMorphoses, ISSN 1626-1429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télé-réalité : un débat mondial - introduction : Des vertus du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lochard Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, Hors-série numéro 1, 2003, 2130537006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision et radio : états de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA; Presses universitaires de France, 7, 2003, MédiaMorphoses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, cadrer : le projet du cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 12-13, 1999, Champs Visuels, B. Péquignot, B-J. Benghozi, J-P Esquenazi, 2-7384-7921-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte deux fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer, Nolwenn Tréhondart, Sébastien Appiotti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques de terrain. Faire dialoguer les méthodes de recherche sur le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Academia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-250, 2025, collection Extensions sémiotiques, 978-2-8061-3871-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Grivellaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de Pierre Schaeffer (2e édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.209-212, 2024, 978-2-37896-458-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service de la Recherche de l’ORTF et la Biennale : faux raccords et vraies corrélations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elitza Dulgerova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Biennale internationale des jeunes artistes. Paris (1959-1985)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37896-392-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'èthos... à la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Pià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethos de rupture, de Diogène à Trump</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-52, 2022, 978-2-37906-083-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle avant Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Met. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Malle dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-87449-945-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le champ expérimental. Corrélations entre expérimentation et animation au sein du Service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mondes possibles : Le Service de la Recherche de la télévision française et le cinéma d'animation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-86938-288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique des genres à l'ère des formats. Déplacements des objets et des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-. Répétition et reproduction dans les arts et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimésis, pp.129-149, 2021, 978-88-6976-245-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DELIBERAÇÃO DAS IMAGENS: POR UMA NOVA PRAGMÁTICA DO CINEMA E DO AUDIOVISUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Marcia Magalhaes Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PENSAR O VER. Perspectivas estéticas e possibilidades formadoras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Mercado de Letras, pp.131-182, 2021, 6586089670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de la lecture. Reading and Meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'espace avec la littérature et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2021, 9781433176289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigme et sensorialité. Le rôle de la culture visuelle dans les relations entre littérature et cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et cinéma : la culture visuelle en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2021, ‎ 978-1433176272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’une mélancolie sérielle. Figement/dé-figement : culture visuelle et matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Fabien Boully (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troubles en série. Les séries télé en quête de singularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-84016-368-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malle before Malle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cinema of Louis Malle: Transatlantic Auteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University Press, pp.19-33, 2018, ‎ 978-0231188715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's left of the 'red surburb' ? Hervé Le Roux's Reprise as case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phlippe Met &amp; Derek Schilling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Screening The Paris Surburbs. From the SIlent Era to the 1990s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manchester University Press, pp.202-212, 2018, 978 1526 1 0685 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. De l'enfant au chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Hatchuel &amp; Marie Pruvost-Delaspre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldorak. L'aventure continue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.9-14, 2018, 978-2-86906-668-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media, Internet, and Audience. The case of interactive documentary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectators ? Between the cinema and Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertz &amp; Fischer, pp.151-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-concerter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, collection Filigrane, 978-2752102218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving between Screens : Television and Cinema in France, 1990-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moine, H. Radner, A. Fox &amp; M. Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Contemporary French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, pp.96-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant la mise en scène : François Mauriac critique de télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauriac au monde comme n’y étant pas. Le journaliste, l’histoire et les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.287-317, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif du sujet. Du « cinéma direct» à Internet : le documentaire à l’épreuve de la brièveté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves audiovisuelles : des interludes aux productions web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau, élan, film. LeRouge et le Noir de Claude Autant-Lara (1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullier Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rouge et le Noir de Stendhal. Lectures critiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.205-228, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries françaises face à une crise du &amp;quot;réalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles une comparaison France Chili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 80-92, 2013, 978-2-336-29193-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fictions françaises face à une crise de «réalisme»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Amigo ; G. Lochard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités télévisuelles. Une comparaison France-Chili,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.79-92, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défaite de MéphistoMéliès ou les degrés de l'imagination dans Faust (Murnau, 1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Loup Bourget; Jacqueline Nacache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinématismes. La littérature aux prismes du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique, public et &amp;quot;manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions - Les Essentiels d'Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algeria tra dialogo e montaggio. Retorica di Muriel (1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cayrol, Dalla Notte e Dalla Nebbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kaplan, 2010, 9788889908488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format et dispositif. Nouvelles règles du jeu esthétique en régime industriel des images et des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle André, François Jost, Jean-Luc Liout &amp; Guillaume Soulez (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la création audiovisuelle. Cinéma, télévision, multimédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.253-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acteur et son ombre, et l'Histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Amiel, Jacqueline Nacache, Geneviève Sellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'acteur de cinéma. Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-55, 2007, 9782753526884. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'orgue, ou la direction de lecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Waltenberg. Roman d'Hédi Kaddour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Act mem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-253, 2007, 2355130000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choc en retour. Les téléspectateurs et le 11 Septembre 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Dayan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La terreur spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, 2804143287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole captée, parole capturée : de Pierre Schaeffer aux années 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Années 70. La télévision en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre regard(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Robic-Diaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet genre&amp;quot;. Pratique et critique de la notion de genre au Service de la Recherche (1960-74).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma français face au genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Recherche sur l'Histoire du Cinéma (AFRHC), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se dire téléspectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Télé au logis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créaphis éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-212, 2002, 2-913610-24-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la guerre... nous regarde. Ou la mort de Vénus.&amp;quot; (sur Pourquoi la Guerre, Amos Gitai, 2024), revue Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filo conduttore/film conduttore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roberto Rossellini : Psychodrame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve par Tarantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur de temps' : le journalisme en immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et 'cinéma éclaté'. Tout est dans le Cloud, radio CISM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et audiovisuel se réfléchissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Amy de La Bretèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-2-296-96750-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFEE345B"/>
+    <w:nsid w:val="700FDB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7427-1346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059353651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7627698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037292378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089098v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts14060158" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11szz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0v" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089609ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11102-3.p.0161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071095ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071099ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochard Guy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.126.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2003.1746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v18i18.48263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.105.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708426v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lioult" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567473v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567382v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-semiotiques_de_terrain_faire_dialoguer_les_methodes_de_recherche_sur_le_sens_alexandra_saemmer_nolwenn_trehondart_sebastien_appiotti-9782806138712-218120.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10134&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-editions-ina-liste.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364087v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062243" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44640" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.599" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lactmem.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567470v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05092908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cauche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37478" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7427-1346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059353651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7627698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037292378" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts14060158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089098v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u4h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jullier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t12" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11szz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11t0v" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13809" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089609ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11102-3.p.0161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.202.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071099ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071095ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lochard Guy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.126.0113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/memor.2003.1746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v18i18.48263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02608277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.105.0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kobryn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balcon-Fourmaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bilem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Boni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Neves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Body" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/l%C3%A8thos-de-rupture" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lioult" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/2042/23571" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullier Laurent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-semiotiques_de_terrain_faire_dialoguer_les_methodes_de_recherche_sur_le_sens_alexandra_saemmer_nolwenn_trehondart_sebastien_appiotti-9782806138712-218120.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292983v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10134&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inatheque.fr/publications-evenements/publications-editions-ina-liste.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062237" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1062243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964151v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01873861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/2323-la-musique-au-risque-des-images-9782752102218.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398492v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01429542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/44640" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01874070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/599" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.599" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lactmem.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05092908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cauche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389552v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Moine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=37478" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>